--- v1 (2026-03-09)
+++ v2 (2026-04-06)
@@ -2,88 +2,88 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\C8581_FSA_OC_Biotoxins\Working_Area\Results\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3F5BC7D1-3794-492F-886C-CC6901E517F8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{05D57A9B-EEDE-4756-95FA-15EFDFB39575}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1845" yWindow="60" windowWidth="21600" windowHeight="15495" tabRatio="601" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="975" yWindow="0" windowWidth="22065" windowHeight="15570" tabRatio="601" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Biotoxin results" sheetId="7" r:id="rId1"/>
     <sheet name="Phytoplankton results" sheetId="3" r:id="rId2"/>
     <sheet name="Methods characteristics" sheetId="8" r:id="rId3"/>
     <sheet name="Abbreviations " sheetId="9" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Biotoxin results'!$A$2:$O$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Phytoplankton results'!$A$2:$N$2</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Biotoxin results'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2928" uniqueCount="686">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4334" uniqueCount="808">
   <si>
     <t>Bed ID</t>
   </si>
   <si>
     <t>RL = Reporting Limit [either the LOQ of the method for the toxin/species combination or the concentration of the lowest calibration standard depending on which one is the highest.]</t>
   </si>
   <si>
     <t>PS = Positive</t>
   </si>
   <si>
     <t>ND = Not Detected</t>
   </si>
   <si>
     <t>NG = Negative</t>
   </si>
   <si>
     <t>LOD = Limit of Detection</t>
   </si>
   <si>
     <t>LOQ = Limit of Quantitation</t>
   </si>
   <si>
     <t>Mussels</t>
   </si>
   <si>
@@ -2367,50 +2367,416 @@
     <t>BTX/2026/0319</t>
   </si>
   <si>
     <t>069/26</t>
   </si>
   <si>
     <t>070/26</t>
   </si>
   <si>
     <t>071/26</t>
   </si>
   <si>
     <t>072/26</t>
   </si>
   <si>
     <t>073/26</t>
   </si>
   <si>
     <t>074/26</t>
   </si>
   <si>
     <t>EW417</t>
   </si>
   <si>
     <t>EW418</t>
+  </si>
+  <si>
+    <t>BTX/2026/0327</t>
+  </si>
+  <si>
+    <t>BTX/2026/0328</t>
+  </si>
+  <si>
+    <t>BTX/2026/0329</t>
+  </si>
+  <si>
+    <t>BTX/2026/0330</t>
+  </si>
+  <si>
+    <t>BTX/2026/0331</t>
+  </si>
+  <si>
+    <t>BTX/2026/0349</t>
+  </si>
+  <si>
+    <t>BTX/2026/0350</t>
+  </si>
+  <si>
+    <t>BTX/2026/0362</t>
+  </si>
+  <si>
+    <t>BTX/2026/0363</t>
+  </si>
+  <si>
+    <t>BTX/2026/0364</t>
+  </si>
+  <si>
+    <t>BTX/2026/0386</t>
+  </si>
+  <si>
+    <t>BTX/2026/0387</t>
+  </si>
+  <si>
+    <t>BTX/2026/0388</t>
+  </si>
+  <si>
+    <t>BTX/2026/0393</t>
+  </si>
+  <si>
+    <t>075/26</t>
+  </si>
+  <si>
+    <t>077/26</t>
+  </si>
+  <si>
+    <t>078/26</t>
+  </si>
+  <si>
+    <t>079/26</t>
+  </si>
+  <si>
+    <t>080/26</t>
+  </si>
+  <si>
+    <t>081/26</t>
+  </si>
+  <si>
+    <t>082/26</t>
+  </si>
+  <si>
+    <t>083/26</t>
+  </si>
+  <si>
+    <t>084/26</t>
+  </si>
+  <si>
+    <t>EW419</t>
+  </si>
+  <si>
+    <t>EW420</t>
+  </si>
+  <si>
+    <t>EW421</t>
+  </si>
+  <si>
+    <t>EW422</t>
+  </si>
+  <si>
+    <t>BTX/2026/0395</t>
+  </si>
+  <si>
+    <t>BTX/2026/0396</t>
+  </si>
+  <si>
+    <t>BTX/2026/0405</t>
+  </si>
+  <si>
+    <t>BTX/2026/0406</t>
+  </si>
+  <si>
+    <t>BTX/2026/0407</t>
+  </si>
+  <si>
+    <t>BTX/2026/0408</t>
+  </si>
+  <si>
+    <t>BTX/2026/0409</t>
+  </si>
+  <si>
+    <t>BTX/2026/0410</t>
+  </si>
+  <si>
+    <t>BTX/2026/0411</t>
+  </si>
+  <si>
+    <t>BTX/2026/0412</t>
+  </si>
+  <si>
+    <t>BTX/2026/0415</t>
+  </si>
+  <si>
+    <t>BTX/2026/0416</t>
+  </si>
+  <si>
+    <t>BTX/2026/0417</t>
+  </si>
+  <si>
+    <t>BTX/2026/0418</t>
+  </si>
+  <si>
+    <t>BTX/2026/0419</t>
+  </si>
+  <si>
+    <t>SY1255575335</t>
+  </si>
+  <si>
+    <t>085/26</t>
+  </si>
+  <si>
+    <t>086/26</t>
+  </si>
+  <si>
+    <t>087/26</t>
+  </si>
+  <si>
+    <t>088/26</t>
+  </si>
+  <si>
+    <t>089/26</t>
+  </si>
+  <si>
+    <t>090/26</t>
+  </si>
+  <si>
+    <t>091/26</t>
+  </si>
+  <si>
+    <t>092/26</t>
+  </si>
+  <si>
+    <t>093/26</t>
+  </si>
+  <si>
+    <t>094/26</t>
+  </si>
+  <si>
+    <t>SY12557533</t>
+  </si>
+  <si>
+    <t>EW423</t>
+  </si>
+  <si>
+    <t>EW424</t>
+  </si>
+  <si>
+    <t>EW425</t>
+  </si>
+  <si>
+    <t>EW426</t>
+  </si>
+  <si>
+    <t>EW427</t>
+  </si>
+  <si>
+    <t>095/26</t>
+  </si>
+  <si>
+    <t>096/26</t>
+  </si>
+  <si>
+    <t>098/26</t>
+  </si>
+  <si>
+    <t>100/26</t>
+  </si>
+  <si>
+    <t>101/26</t>
+  </si>
+  <si>
+    <t>102/26</t>
+  </si>
+  <si>
+    <t>103/26</t>
+  </si>
+  <si>
+    <t>104/26</t>
+  </si>
+  <si>
+    <t>105/26</t>
+  </si>
+  <si>
+    <t>106/26</t>
+  </si>
+  <si>
+    <t>EW428</t>
+  </si>
+  <si>
+    <t>EW429</t>
+  </si>
+  <si>
+    <t>EW430</t>
+  </si>
+  <si>
+    <t>EW431</t>
+  </si>
+  <si>
+    <t>EW432</t>
+  </si>
+  <si>
+    <t>EW433</t>
+  </si>
+  <si>
+    <t>EW434</t>
+  </si>
+  <si>
+    <t>EW435</t>
+  </si>
+  <si>
+    <t>BTX/2026/0423</t>
+  </si>
+  <si>
+    <t>BTX/2026/0426</t>
+  </si>
+  <si>
+    <t>BTX/2026/0427</t>
+  </si>
+  <si>
+    <t>BTX/2026/0429</t>
+  </si>
+  <si>
+    <t>BTX/2026/0430</t>
+  </si>
+  <si>
+    <t>BTX/2026/0431</t>
+  </si>
+  <si>
+    <t>BTX/2026/0432</t>
+  </si>
+  <si>
+    <t>BTX/2026/0433</t>
+  </si>
+  <si>
+    <t>BTX/2026/0434</t>
+  </si>
+  <si>
+    <t>BTX/2026/0435</t>
+  </si>
+  <si>
+    <t>BTX/2026/0436</t>
+  </si>
+  <si>
+    <t>BTX/2026/0440</t>
+  </si>
+  <si>
+    <t>BTX/2026/0441</t>
+  </si>
+  <si>
+    <t>BTX/2026/0444</t>
+  </si>
+  <si>
+    <t>B087M</t>
+  </si>
+  <si>
+    <t>SX8306444242</t>
+  </si>
+  <si>
+    <t>Slapton Sands Memorial</t>
+  </si>
+  <si>
+    <t>BTX/2026/0445</t>
+  </si>
+  <si>
+    <t>BTX/2026/0458</t>
+  </si>
+  <si>
+    <t>BTX/2026/0459</t>
+  </si>
+  <si>
+    <t>BTX/2026/0460</t>
+  </si>
+  <si>
+    <t>BTX/2026/0461</t>
+  </si>
+  <si>
+    <t>BTX/2026/0462</t>
+  </si>
+  <si>
+    <t>BTX/2026/0463</t>
+  </si>
+  <si>
+    <t>BTX/2026/0464</t>
+  </si>
+  <si>
+    <t>BTX/2026/0479</t>
+  </si>
+  <si>
+    <t>BTX/2026/0480</t>
+  </si>
+  <si>
+    <t>BTX/2026/0487</t>
+  </si>
+  <si>
+    <t>BTX/2026/0488</t>
+  </si>
+  <si>
+    <t>BTX/2026/0489</t>
+  </si>
+  <si>
+    <t>BTX/2026/0498</t>
+  </si>
+  <si>
+    <t>BTX/2026/0499</t>
+  </si>
+  <si>
+    <t>BTX/2026/0502</t>
+  </si>
+  <si>
+    <t>BTX/2026/0511</t>
+  </si>
+  <si>
+    <t>BTX/2026/0516</t>
+  </si>
+  <si>
+    <t>TR10306690</t>
+  </si>
+  <si>
+    <t>107/26</t>
+  </si>
+  <si>
+    <t>108/26</t>
+  </si>
+  <si>
+    <t>110/26</t>
+  </si>
+  <si>
+    <t>111/26</t>
+  </si>
+  <si>
+    <t>112/26</t>
+  </si>
+  <si>
+    <t>113/26</t>
+  </si>
+  <si>
+    <t>SH77617954</t>
+  </si>
+  <si>
+    <t>EW436</t>
+  </si>
+  <si>
+    <t>REJECTED</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#&quot;/18&quot;"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="37" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -3475,51 +3841,51 @@
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="20" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="169">
+  <cellXfs count="170">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="42"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="42" applyFont="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="39" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="42" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="39" applyFont="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="39" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="39" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="39" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -3898,50 +4264,54 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="25" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="25" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="33" fillId="32" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="33" fillId="25" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="33" fillId="32" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="33" fillId="25" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="33" fillId="32" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="32" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="25" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="35" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="35" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="14" fontId="34" fillId="0" borderId="10" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="38" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="37" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="33" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="29" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="26" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="56">
     <cellStyle name="20% - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="8" builtinId="35" customBuiltin="1"/>
@@ -3972,51 +4342,114 @@
     <cellStyle name="Heading 4" xfId="33" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Hyperlink 2" xfId="34" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
     <cellStyle name="Input" xfId="35" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="36" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="37" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="38" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
     <cellStyle name="Normal 2 2" xfId="39" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
     <cellStyle name="Normal 3" xfId="40" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
     <cellStyle name="Normal 3 2" xfId="41" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
     <cellStyle name="Normal 3 2 2" xfId="52" xr:uid="{948A15B4-FE91-4490-BD57-E33B9AF73748}"/>
     <cellStyle name="Normal 3 3" xfId="49" xr:uid="{EC250DB6-4278-4069-96FC-7048368D10E6}"/>
     <cellStyle name="Normal 3 3 2" xfId="54" xr:uid="{05026056-42BF-4C66-8CAF-9E2AC1F0ED8D}"/>
     <cellStyle name="Normal 3 4" xfId="50" xr:uid="{8D6C6B31-E29C-45B6-92E1-4C9083770616}"/>
     <cellStyle name="Normal 3 4 2" xfId="55" xr:uid="{E016EE76-3D84-4A26-9253-5BC444406EF4}"/>
     <cellStyle name="Normal 3 5" xfId="51" xr:uid="{137C78B1-AE0D-4B44-8C68-AA4074C1EBBE}"/>
     <cellStyle name="Normal 4" xfId="42" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
     <cellStyle name="Normal 5" xfId="43" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
     <cellStyle name="Normal 5 2" xfId="53" xr:uid="{240E7797-E370-4C92-970D-CE64BD0A856F}"/>
     <cellStyle name="Note" xfId="44" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="45" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="46" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="47" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="48" builtinId="11" customBuiltin="1"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="6">
+    <dxf>
+      <font>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color auto="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFEBF1DE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4356,55 +4789,55 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:O135"/>
+  <dimension ref="A1:O196"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A99" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E134" sqref="E134"/>
+      <pane ySplit="2" topLeftCell="A163" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E196" sqref="E196"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="22.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.7109375" style="47"/>
     <col min="2" max="2" width="31.7109375" style="47" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22.7109375" style="47"/>
     <col min="4" max="4" width="41.28515625" style="47" customWidth="1"/>
     <col min="5" max="5" width="27.28515625" style="47" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="39.140625" style="47" customWidth="1"/>
     <col min="7" max="8" width="22.7109375" style="57"/>
     <col min="9" max="16384" width="22.7109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
         <v>311</v>
       </c>
       <c r="H1" s="58"/>
     </row>
     <row r="2" spans="1:15" s="11" customFormat="1" ht="122.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="49" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="49" t="s">
@@ -9592,318 +10025,2953 @@
       </c>
       <c r="G122" s="123">
         <v>46078</v>
       </c>
       <c r="H122" s="122" t="s">
         <v>89</v>
       </c>
       <c r="I122" s="122" t="s">
         <v>90</v>
       </c>
       <c r="J122" s="122"/>
       <c r="K122" s="124"/>
       <c r="L122" s="125" t="s">
         <v>91</v>
       </c>
       <c r="M122" s="125" t="s">
         <v>91</v>
       </c>
       <c r="N122" s="125" t="s">
         <v>91</v>
       </c>
       <c r="O122" s="126" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="123" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      <c r="A124" s="96" t="s">
+    <row r="123" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A123" s="122" t="s">
+        <v>686</v>
+      </c>
+      <c r="B123" s="122" t="s">
+        <v>99</v>
+      </c>
+      <c r="C123" s="122" t="s">
+        <v>100</v>
+      </c>
+      <c r="D123" s="122" t="s">
+        <v>109</v>
+      </c>
+      <c r="E123" s="150" t="s">
+        <v>116</v>
+      </c>
+      <c r="F123" s="122" t="s">
+        <v>101</v>
+      </c>
+      <c r="G123" s="123">
+        <v>46083</v>
+      </c>
+      <c r="H123" s="122" t="s">
+        <v>89</v>
+      </c>
+      <c r="I123" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J123" s="122"/>
+      <c r="K123" s="124"/>
+      <c r="L123" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M123" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N123" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O123" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="124" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A124" s="122" t="s">
+        <v>687</v>
+      </c>
+      <c r="B124" s="122" t="s">
+        <v>107</v>
+      </c>
+      <c r="C124" s="122" t="s">
+        <v>456</v>
+      </c>
+      <c r="D124" s="122" t="s">
+        <v>457</v>
+      </c>
+      <c r="E124" s="150" t="s">
+        <v>458</v>
+      </c>
+      <c r="F124" s="122" t="s">
+        <v>459</v>
+      </c>
+      <c r="G124" s="123">
+        <v>46083</v>
+      </c>
+      <c r="H124" s="122" t="s">
+        <v>89</v>
+      </c>
+      <c r="I124" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J124" s="122"/>
+      <c r="K124" s="124"/>
+      <c r="L124" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M124" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N124" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O124" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="125" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A125" s="122" t="s">
+        <v>688</v>
+      </c>
+      <c r="B125" s="122" t="s">
+        <v>501</v>
+      </c>
+      <c r="C125" s="122" t="s">
+        <v>472</v>
+      </c>
+      <c r="D125" s="122" t="s">
+        <v>473</v>
+      </c>
+      <c r="E125" s="150" t="s">
+        <v>474</v>
+      </c>
+      <c r="F125" s="122" t="s">
+        <v>475</v>
+      </c>
+      <c r="G125" s="123">
+        <v>46083</v>
+      </c>
+      <c r="H125" s="122" t="s">
+        <v>98</v>
+      </c>
+      <c r="I125" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J125" s="122"/>
+      <c r="K125" s="124"/>
+      <c r="L125" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M125" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N125" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O125" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="126" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A126" s="122" t="s">
+        <v>689</v>
+      </c>
+      <c r="B126" s="122" t="s">
+        <v>541</v>
+      </c>
+      <c r="C126" s="122" t="s">
+        <v>542</v>
+      </c>
+      <c r="D126" s="122" t="s">
+        <v>136</v>
+      </c>
+      <c r="E126" s="150" t="s">
+        <v>547</v>
+      </c>
+      <c r="F126" s="122" t="s">
+        <v>548</v>
+      </c>
+      <c r="G126" s="123">
+        <v>46083</v>
+      </c>
+      <c r="H126" s="122" t="s">
+        <v>98</v>
+      </c>
+      <c r="I126" s="122" t="s">
+        <v>113</v>
+      </c>
+      <c r="J126" s="122" t="s">
+        <v>114</v>
+      </c>
+      <c r="K126" s="124"/>
+      <c r="L126" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M126" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N126" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O126" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="127" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A127" s="122" t="s">
+        <v>690</v>
+      </c>
+      <c r="B127" s="122" t="s">
+        <v>190</v>
+      </c>
+      <c r="C127" s="122" t="s">
+        <v>191</v>
+      </c>
+      <c r="D127" s="122" t="s">
+        <v>185</v>
+      </c>
+      <c r="E127" s="150" t="s">
+        <v>209</v>
+      </c>
+      <c r="F127" s="122" t="s">
+        <v>192</v>
+      </c>
+      <c r="G127" s="123">
+        <v>46083</v>
+      </c>
+      <c r="H127" s="122" t="s">
+        <v>98</v>
+      </c>
+      <c r="I127" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J127" s="122"/>
+      <c r="K127" s="124"/>
+      <c r="L127" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M127" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N127" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O127" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="128" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A128" s="122" t="s">
+        <v>691</v>
+      </c>
+      <c r="B128" s="122" t="s">
+        <v>107</v>
+      </c>
+      <c r="C128" s="122" t="s">
+        <v>108</v>
+      </c>
+      <c r="D128" s="122" t="s">
+        <v>109</v>
+      </c>
+      <c r="E128" s="150" t="s">
+        <v>110</v>
+      </c>
+      <c r="F128" s="122" t="s">
+        <v>111</v>
+      </c>
+      <c r="G128" s="123">
+        <v>46084</v>
+      </c>
+      <c r="H128" s="122" t="s">
+        <v>112</v>
+      </c>
+      <c r="I128" s="122" t="s">
+        <v>113</v>
+      </c>
+      <c r="J128" s="122" t="s">
+        <v>114</v>
+      </c>
+      <c r="K128" s="124"/>
+      <c r="L128" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M128" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N128" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O128" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="129" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A129" s="122" t="s">
+        <v>692</v>
+      </c>
+      <c r="B129" s="122" t="s">
+        <v>617</v>
+      </c>
+      <c r="C129" s="122" t="s">
+        <v>618</v>
+      </c>
+      <c r="D129" s="122" t="s">
+        <v>185</v>
+      </c>
+      <c r="E129" s="150" t="s">
+        <v>642</v>
+      </c>
+      <c r="F129" s="122" t="s">
+        <v>643</v>
+      </c>
+      <c r="G129" s="123">
+        <v>46084</v>
+      </c>
+      <c r="H129" s="122" t="s">
+        <v>89</v>
+      </c>
+      <c r="I129" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J129" s="122"/>
+      <c r="K129" s="124"/>
+      <c r="L129" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M129" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N129" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O129" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="130" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A130" s="122" t="s">
+        <v>693</v>
+      </c>
+      <c r="B130" s="122" t="s">
+        <v>137</v>
+      </c>
+      <c r="C130" s="122" t="s">
+        <v>138</v>
+      </c>
+      <c r="D130" s="122" t="s">
+        <v>121</v>
+      </c>
+      <c r="E130" s="150" t="s">
+        <v>139</v>
+      </c>
+      <c r="F130" s="122" t="s">
+        <v>140</v>
+      </c>
+      <c r="G130" s="123">
+        <v>46084</v>
+      </c>
+      <c r="H130" s="122" t="s">
+        <v>115</v>
+      </c>
+      <c r="I130" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J130" s="122"/>
+      <c r="K130" s="124"/>
+      <c r="L130" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M130" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N130" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O130" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="131" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A131" s="122" t="s">
+        <v>694</v>
+      </c>
+      <c r="B131" s="122" t="s">
+        <v>531</v>
+      </c>
+      <c r="C131" s="122" t="s">
+        <v>466</v>
+      </c>
+      <c r="D131" s="122" t="s">
+        <v>532</v>
+      </c>
+      <c r="E131" s="150" t="s">
+        <v>468</v>
+      </c>
+      <c r="F131" s="122" t="s">
+        <v>533</v>
+      </c>
+      <c r="G131" s="123">
+        <v>46084</v>
+      </c>
+      <c r="H131" s="122" t="s">
+        <v>89</v>
+      </c>
+      <c r="I131" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J131" s="122"/>
+      <c r="K131" s="124"/>
+      <c r="L131" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M131" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N131" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O131" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="132" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A132" s="122" t="s">
+        <v>695</v>
+      </c>
+      <c r="B132" s="122" t="s">
+        <v>439</v>
+      </c>
+      <c r="C132" s="122" t="s">
+        <v>499</v>
+      </c>
+      <c r="D132" s="122" t="s">
+        <v>95</v>
+      </c>
+      <c r="E132" s="150" t="s">
+        <v>441</v>
+      </c>
+      <c r="F132" s="122" t="s">
+        <v>442</v>
+      </c>
+      <c r="G132" s="123">
+        <v>46084</v>
+      </c>
+      <c r="H132" s="122" t="s">
+        <v>98</v>
+      </c>
+      <c r="I132" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J132" s="122"/>
+      <c r="K132" s="124"/>
+      <c r="L132" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M132" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N132" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O132" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="133" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A133" s="122" t="s">
+        <v>696</v>
+      </c>
+      <c r="B133" s="122" t="s">
+        <v>131</v>
+      </c>
+      <c r="C133" s="122" t="s">
+        <v>228</v>
+      </c>
+      <c r="D133" s="122" t="s">
+        <v>132</v>
+      </c>
+      <c r="E133" s="150" t="s">
+        <v>223</v>
+      </c>
+      <c r="F133" s="122" t="s">
+        <v>224</v>
+      </c>
+      <c r="G133" s="123">
+        <v>46085</v>
+      </c>
+      <c r="H133" s="122" t="s">
+        <v>89</v>
+      </c>
+      <c r="I133" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J133" s="122"/>
+      <c r="K133" s="124"/>
+      <c r="L133" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M133" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N133" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O133" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="134" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A134" s="122" t="s">
+        <v>697</v>
+      </c>
+      <c r="B134" s="122" t="s">
+        <v>131</v>
+      </c>
+      <c r="C134" s="122" t="s">
+        <v>133</v>
+      </c>
+      <c r="D134" s="122" t="s">
+        <v>132</v>
+      </c>
+      <c r="E134" s="150" t="s">
+        <v>134</v>
+      </c>
+      <c r="F134" s="122" t="s">
+        <v>135</v>
+      </c>
+      <c r="G134" s="123">
+        <v>46085</v>
+      </c>
+      <c r="H134" s="122" t="s">
+        <v>89</v>
+      </c>
+      <c r="I134" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J134" s="122"/>
+      <c r="K134" s="124"/>
+      <c r="L134" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M134" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N134" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O134" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="135" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A135" s="122" t="s">
+        <v>698</v>
+      </c>
+      <c r="B135" s="122" t="s">
+        <v>122</v>
+      </c>
+      <c r="C135" s="122" t="s">
+        <v>123</v>
+      </c>
+      <c r="D135" s="122" t="s">
+        <v>121</v>
+      </c>
+      <c r="E135" s="150" t="s">
+        <v>124</v>
+      </c>
+      <c r="F135" s="122" t="s">
+        <v>125</v>
+      </c>
+      <c r="G135" s="123">
+        <v>46085</v>
+      </c>
+      <c r="H135" s="122" t="s">
+        <v>115</v>
+      </c>
+      <c r="I135" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J135" s="122"/>
+      <c r="K135" s="124"/>
+      <c r="L135" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M135" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N135" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O135" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="136" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A136" s="122" t="s">
+        <v>699</v>
+      </c>
+      <c r="B136" s="122" t="s">
+        <v>328</v>
+      </c>
+      <c r="C136" s="122" t="s">
+        <v>329</v>
+      </c>
+      <c r="D136" s="122" t="s">
+        <v>330</v>
+      </c>
+      <c r="E136" s="150" t="s">
+        <v>367</v>
+      </c>
+      <c r="F136" s="122" t="s">
+        <v>368</v>
+      </c>
+      <c r="G136" s="123">
+        <v>46086</v>
+      </c>
+      <c r="H136" s="122" t="s">
+        <v>98</v>
+      </c>
+      <c r="I136" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J136" s="122"/>
+      <c r="K136" s="124"/>
+      <c r="L136" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M136" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N136" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O136" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="137" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A137" s="122" t="s">
+        <v>713</v>
+      </c>
+      <c r="B137" s="122" t="s">
+        <v>149</v>
+      </c>
+      <c r="C137" s="122" t="s">
+        <v>150</v>
+      </c>
+      <c r="D137" s="122" t="s">
+        <v>151</v>
+      </c>
+      <c r="E137" s="150" t="s">
+        <v>152</v>
+      </c>
+      <c r="F137" s="122" t="s">
+        <v>153</v>
+      </c>
+      <c r="G137" s="123">
+        <v>46090</v>
+      </c>
+      <c r="H137" s="122" t="s">
+        <v>89</v>
+      </c>
+      <c r="I137" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J137" s="122"/>
+      <c r="K137" s="124"/>
+      <c r="L137" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M137" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N137" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O137" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="138" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A138" s="122" t="s">
+        <v>714</v>
+      </c>
+      <c r="B138" s="122" t="s">
+        <v>160</v>
+      </c>
+      <c r="C138" s="122" t="s">
+        <v>182</v>
+      </c>
+      <c r="D138" s="122" t="s">
+        <v>161</v>
+      </c>
+      <c r="E138" s="150" t="s">
+        <v>183</v>
+      </c>
+      <c r="F138" s="122" t="s">
+        <v>184</v>
+      </c>
+      <c r="G138" s="123">
+        <v>46090</v>
+      </c>
+      <c r="H138" s="122" t="s">
+        <v>98</v>
+      </c>
+      <c r="I138" s="122" t="s">
+        <v>187</v>
+      </c>
+      <c r="J138" s="122" t="s">
+        <v>114</v>
+      </c>
+      <c r="K138" s="124"/>
+      <c r="L138" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M138" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N138" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O138" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="139" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A139" s="122" t="s">
+        <v>715</v>
+      </c>
+      <c r="B139" s="122" t="s">
+        <v>154</v>
+      </c>
+      <c r="C139" s="122" t="s">
+        <v>155</v>
+      </c>
+      <c r="D139" s="122" t="s">
+        <v>156</v>
+      </c>
+      <c r="E139" s="150" t="s">
+        <v>157</v>
+      </c>
+      <c r="F139" s="122" t="s">
+        <v>158</v>
+      </c>
+      <c r="G139" s="123">
+        <v>46091</v>
+      </c>
+      <c r="H139" s="122" t="s">
+        <v>98</v>
+      </c>
+      <c r="I139" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J139" s="122"/>
+      <c r="K139" s="124"/>
+      <c r="L139" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M139" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N139" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O139" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="140" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A140" s="122" t="s">
+        <v>716</v>
+      </c>
+      <c r="B140" s="122" t="s">
+        <v>317</v>
+      </c>
+      <c r="C140" s="122" t="s">
+        <v>318</v>
+      </c>
+      <c r="D140" s="122" t="s">
+        <v>319</v>
+      </c>
+      <c r="E140" s="150" t="s">
+        <v>361</v>
+      </c>
+      <c r="F140" s="122" t="s">
+        <v>362</v>
+      </c>
+      <c r="G140" s="123">
+        <v>46091</v>
+      </c>
+      <c r="H140" s="122" t="s">
+        <v>89</v>
+      </c>
+      <c r="I140" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J140" s="122"/>
+      <c r="K140" s="124"/>
+      <c r="L140" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M140" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N140" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O140" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="141" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A141" s="122" t="s">
+        <v>717</v>
+      </c>
+      <c r="B141" s="122" t="s">
+        <v>166</v>
+      </c>
+      <c r="C141" s="122" t="s">
+        <v>179</v>
+      </c>
+      <c r="D141" s="122" t="s">
+        <v>136</v>
+      </c>
+      <c r="E141" s="150" t="s">
+        <v>180</v>
+      </c>
+      <c r="F141" s="122" t="s">
+        <v>181</v>
+      </c>
+      <c r="G141" s="123">
+        <v>46091</v>
+      </c>
+      <c r="H141" s="122" t="s">
+        <v>186</v>
+      </c>
+      <c r="I141" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J141" s="122"/>
+      <c r="K141" s="124"/>
+      <c r="L141" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M141" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N141" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O141" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="142" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A142" s="122" t="s">
+        <v>718</v>
+      </c>
+      <c r="B142" s="122" t="s">
+        <v>126</v>
+      </c>
+      <c r="C142" s="122" t="s">
+        <v>127</v>
+      </c>
+      <c r="D142" s="122" t="s">
+        <v>128</v>
+      </c>
+      <c r="E142" s="150" t="s">
+        <v>129</v>
+      </c>
+      <c r="F142" s="122" t="s">
+        <v>130</v>
+      </c>
+      <c r="G142" s="123">
+        <v>46091</v>
+      </c>
+      <c r="H142" s="122" t="s">
+        <v>89</v>
+      </c>
+      <c r="I142" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J142" s="122"/>
+      <c r="K142" s="124"/>
+      <c r="L142" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M142" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N142" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O142" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="143" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A143" s="122" t="s">
+        <v>719</v>
+      </c>
+      <c r="B143" s="122" t="s">
+        <v>141</v>
+      </c>
+      <c r="C143" s="122" t="s">
+        <v>142</v>
+      </c>
+      <c r="D143" s="122" t="s">
+        <v>128</v>
+      </c>
+      <c r="E143" s="150" t="s">
+        <v>728</v>
+      </c>
+      <c r="F143" s="122" t="s">
+        <v>143</v>
+      </c>
+      <c r="G143" s="123">
+        <v>46090</v>
+      </c>
+      <c r="H143" s="122" t="s">
+        <v>89</v>
+      </c>
+      <c r="I143" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J143" s="122"/>
+      <c r="K143" s="124"/>
+      <c r="L143" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M143" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N143" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O143" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="144" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A144" s="122" t="s">
+        <v>720</v>
+      </c>
+      <c r="B144" s="122" t="s">
+        <v>170</v>
+      </c>
+      <c r="C144" s="122" t="s">
+        <v>174</v>
+      </c>
+      <c r="D144" s="122" t="s">
+        <v>136</v>
+      </c>
+      <c r="E144" s="150" t="s">
+        <v>172</v>
+      </c>
+      <c r="F144" s="122" t="s">
+        <v>175</v>
+      </c>
+      <c r="G144" s="123">
+        <v>46091</v>
+      </c>
+      <c r="H144" s="122" t="s">
+        <v>188</v>
+      </c>
+      <c r="I144" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J144" s="122"/>
+      <c r="K144" s="124"/>
+      <c r="L144" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M144" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N144" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O144" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="145" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A145" s="122" t="s">
+        <v>721</v>
+      </c>
+      <c r="B145" s="122" t="s">
+        <v>170</v>
+      </c>
+      <c r="C145" s="122" t="s">
+        <v>171</v>
+      </c>
+      <c r="D145" s="122" t="s">
+        <v>136</v>
+      </c>
+      <c r="E145" s="150" t="s">
+        <v>172</v>
+      </c>
+      <c r="F145" s="122" t="s">
+        <v>173</v>
+      </c>
+      <c r="G145" s="123">
+        <v>46091</v>
+      </c>
+      <c r="H145" s="122" t="s">
+        <v>186</v>
+      </c>
+      <c r="I145" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J145" s="122"/>
+      <c r="K145" s="124"/>
+      <c r="L145" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M145" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N145" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O145" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="146" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A146" s="122" t="s">
+        <v>722</v>
+      </c>
+      <c r="B146" s="122" t="s">
+        <v>166</v>
+      </c>
+      <c r="C146" s="122" t="s">
+        <v>167</v>
+      </c>
+      <c r="D146" s="122" t="s">
+        <v>136</v>
+      </c>
+      <c r="E146" s="150" t="s">
+        <v>168</v>
+      </c>
+      <c r="F146" s="122" t="s">
+        <v>169</v>
+      </c>
+      <c r="G146" s="123">
+        <v>46091</v>
+      </c>
+      <c r="H146" s="122" t="s">
+        <v>89</v>
+      </c>
+      <c r="I146" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J146" s="122"/>
+      <c r="K146" s="124"/>
+      <c r="L146" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M146" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N146" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O146" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="147" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A147" s="122" t="s">
+        <v>723</v>
+      </c>
+      <c r="B147" s="122" t="s">
+        <v>203</v>
+      </c>
+      <c r="C147" s="122" t="s">
+        <v>204</v>
+      </c>
+      <c r="D147" s="122" t="s">
+        <v>136</v>
+      </c>
+      <c r="E147" s="150" t="s">
+        <v>205</v>
+      </c>
+      <c r="F147" s="122" t="s">
+        <v>206</v>
+      </c>
+      <c r="G147" s="123">
+        <v>46092</v>
+      </c>
+      <c r="H147" s="122" t="s">
+        <v>89</v>
+      </c>
+      <c r="I147" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J147" s="122"/>
+      <c r="K147" s="124"/>
+      <c r="L147" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M147" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N147" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O147" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="148" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A148" s="122" t="s">
+        <v>724</v>
+      </c>
+      <c r="B148" s="122" t="s">
+        <v>211</v>
+      </c>
+      <c r="C148" s="122" t="s">
+        <v>212</v>
+      </c>
+      <c r="D148" s="122" t="s">
+        <v>136</v>
+      </c>
+      <c r="E148" s="150" t="s">
+        <v>213</v>
+      </c>
+      <c r="F148" s="122" t="s">
+        <v>211</v>
+      </c>
+      <c r="G148" s="123">
+        <v>46092</v>
+      </c>
+      <c r="H148" s="122" t="s">
+        <v>186</v>
+      </c>
+      <c r="I148" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J148" s="122"/>
+      <c r="K148" s="124"/>
+      <c r="L148" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M148" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N148" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O148" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="149" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A149" s="122" t="s">
+        <v>725</v>
+      </c>
+      <c r="B149" s="122" t="s">
+        <v>537</v>
+      </c>
+      <c r="C149" s="122" t="s">
+        <v>538</v>
+      </c>
+      <c r="D149" s="122" t="s">
+        <v>161</v>
+      </c>
+      <c r="E149" s="150" t="s">
+        <v>543</v>
+      </c>
+      <c r="F149" s="122" t="s">
+        <v>544</v>
+      </c>
+      <c r="G149" s="123">
+        <v>46092</v>
+      </c>
+      <c r="H149" s="122" t="s">
+        <v>89</v>
+      </c>
+      <c r="I149" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J149" s="122"/>
+      <c r="K149" s="124"/>
+      <c r="L149" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M149" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N149" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O149" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="150" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A150" s="122" t="s">
+        <v>726</v>
+      </c>
+      <c r="B150" s="122" t="s">
+        <v>160</v>
+      </c>
+      <c r="C150" s="122" t="s">
+        <v>221</v>
+      </c>
+      <c r="D150" s="122" t="s">
+        <v>161</v>
+      </c>
+      <c r="E150" s="150" t="s">
+        <v>545</v>
+      </c>
+      <c r="F150" s="122" t="s">
+        <v>546</v>
+      </c>
+      <c r="G150" s="123">
+        <v>46092</v>
+      </c>
+      <c r="H150" s="122" t="s">
+        <v>98</v>
+      </c>
+      <c r="I150" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J150" s="122"/>
+      <c r="K150" s="124"/>
+      <c r="L150" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M150" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N150" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O150" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="151" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A151" s="122" t="s">
+        <v>727</v>
+      </c>
+      <c r="B151" s="122" t="s">
+        <v>348</v>
+      </c>
+      <c r="C151" s="122" t="s">
+        <v>349</v>
+      </c>
+      <c r="D151" s="122" t="s">
+        <v>350</v>
+      </c>
+      <c r="E151" s="150" t="s">
+        <v>377</v>
+      </c>
+      <c r="F151" s="122" t="s">
+        <v>378</v>
+      </c>
+      <c r="G151" s="123">
+        <v>46092</v>
+      </c>
+      <c r="H151" s="122" t="s">
+        <v>89</v>
+      </c>
+      <c r="I151" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J151" s="122"/>
+      <c r="K151" s="124"/>
+      <c r="L151" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M151" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N151" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O151" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="152" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A152" s="122" t="s">
+        <v>763</v>
+      </c>
+      <c r="B152" s="122" t="s">
+        <v>102</v>
+      </c>
+      <c r="C152" s="122" t="s">
+        <v>103</v>
+      </c>
+      <c r="D152" s="122" t="s">
+        <v>104</v>
+      </c>
+      <c r="E152" s="122" t="s">
+        <v>105</v>
+      </c>
+      <c r="F152" s="122" t="s">
+        <v>106</v>
+      </c>
+      <c r="G152" s="123">
+        <v>46097</v>
+      </c>
+      <c r="H152" s="122" t="s">
+        <v>98</v>
+      </c>
+      <c r="I152" s="122" t="s">
+        <v>187</v>
+      </c>
+      <c r="J152" s="122" t="s">
+        <v>114</v>
+      </c>
+      <c r="K152" s="124"/>
+      <c r="L152" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M152" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N152" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O152" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="153" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A153" s="122" t="s">
+        <v>764</v>
+      </c>
+      <c r="B153" s="122" t="s">
+        <v>391</v>
+      </c>
+      <c r="C153" s="122" t="s">
+        <v>513</v>
+      </c>
+      <c r="D153" s="122" t="s">
+        <v>514</v>
+      </c>
+      <c r="E153" s="122" t="s">
+        <v>515</v>
+      </c>
+      <c r="F153" s="122" t="s">
+        <v>516</v>
+      </c>
+      <c r="G153" s="123">
+        <v>46097</v>
+      </c>
+      <c r="H153" s="122" t="s">
+        <v>89</v>
+      </c>
+      <c r="I153" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J153" s="122"/>
+      <c r="K153" s="124"/>
+      <c r="L153" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M153" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N153" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O153" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="154" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A154" s="122" t="s">
+        <v>765</v>
+      </c>
+      <c r="B154" s="122" t="s">
+        <v>325</v>
+      </c>
+      <c r="C154" s="122" t="s">
+        <v>326</v>
+      </c>
+      <c r="D154" s="122" t="s">
+        <v>218</v>
+      </c>
+      <c r="E154" s="122" t="s">
+        <v>365</v>
+      </c>
+      <c r="F154" s="122" t="s">
+        <v>366</v>
+      </c>
+      <c r="G154" s="123">
+        <v>46097</v>
+      </c>
+      <c r="H154" s="122" t="s">
+        <v>89</v>
+      </c>
+      <c r="I154" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J154" s="122"/>
+      <c r="K154" s="124"/>
+      <c r="L154" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M154" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N154" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O154" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="155" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A155" s="122" t="s">
+        <v>766</v>
+      </c>
+      <c r="B155" s="122" t="s">
+        <v>484</v>
+      </c>
+      <c r="C155" s="122" t="s">
+        <v>485</v>
+      </c>
+      <c r="D155" s="122" t="s">
+        <v>136</v>
+      </c>
+      <c r="E155" s="122" t="s">
+        <v>486</v>
+      </c>
+      <c r="F155" s="122" t="s">
+        <v>487</v>
+      </c>
+      <c r="G155" s="123">
+        <v>46097</v>
+      </c>
+      <c r="H155" s="122" t="s">
+        <v>89</v>
+      </c>
+      <c r="I155" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J155" s="122"/>
+      <c r="K155" s="124"/>
+      <c r="L155" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M155" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N155" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O155" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="156" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A156" s="122" t="s">
+        <v>767</v>
+      </c>
+      <c r="B156" s="122" t="s">
+        <v>479</v>
+      </c>
+      <c r="C156" s="122" t="s">
+        <v>480</v>
+      </c>
+      <c r="D156" s="122" t="s">
+        <v>136</v>
+      </c>
+      <c r="E156" s="122" t="s">
+        <v>481</v>
+      </c>
+      <c r="F156" s="122" t="s">
+        <v>482</v>
+      </c>
+      <c r="G156" s="123">
+        <v>46097</v>
+      </c>
+      <c r="H156" s="122" t="s">
+        <v>89</v>
+      </c>
+      <c r="I156" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J156" s="122"/>
+      <c r="K156" s="124"/>
+      <c r="L156" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M156" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N156" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O156" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="157" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A157" s="122" t="s">
+        <v>768</v>
+      </c>
+      <c r="B157" s="122" t="s">
+        <v>163</v>
+      </c>
+      <c r="C157" s="122" t="s">
+        <v>207</v>
+      </c>
+      <c r="D157" s="122" t="s">
+        <v>352</v>
+      </c>
+      <c r="E157" s="122" t="s">
+        <v>379</v>
+      </c>
+      <c r="F157" s="122" t="s">
+        <v>208</v>
+      </c>
+      <c r="G157" s="123">
+        <v>46097</v>
+      </c>
+      <c r="H157" s="122" t="s">
+        <v>89</v>
+      </c>
+      <c r="I157" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J157" s="122"/>
+      <c r="K157" s="124"/>
+      <c r="L157" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M157" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N157" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O157" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="158" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A158" s="122" t="s">
+        <v>769</v>
+      </c>
+      <c r="B158" s="122" t="s">
+        <v>163</v>
+      </c>
+      <c r="C158" s="122" t="s">
+        <v>354</v>
+      </c>
+      <c r="D158" s="122" t="s">
+        <v>352</v>
+      </c>
+      <c r="E158" s="122" t="s">
+        <v>380</v>
+      </c>
+      <c r="F158" s="122" t="s">
+        <v>381</v>
+      </c>
+      <c r="G158" s="123">
+        <v>46097</v>
+      </c>
+      <c r="H158" s="122" t="s">
+        <v>98</v>
+      </c>
+      <c r="I158" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J158" s="122"/>
+      <c r="K158" s="124"/>
+      <c r="L158" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M158" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N158" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O158" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="159" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A159" s="122" t="s">
+        <v>770</v>
+      </c>
+      <c r="B159" s="122" t="s">
+        <v>344</v>
+      </c>
+      <c r="C159" s="122" t="s">
+        <v>345</v>
+      </c>
+      <c r="D159" s="122" t="s">
+        <v>622</v>
+      </c>
+      <c r="E159" s="122" t="s">
+        <v>418</v>
+      </c>
+      <c r="F159" s="122" t="s">
+        <v>376</v>
+      </c>
+      <c r="G159" s="123">
+        <v>46097</v>
+      </c>
+      <c r="H159" s="122" t="s">
+        <v>98</v>
+      </c>
+      <c r="I159" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J159" s="122"/>
+      <c r="K159" s="124"/>
+      <c r="L159" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M159" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N159" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O159" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="160" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A160" s="122" t="s">
+        <v>771</v>
+      </c>
+      <c r="B160" s="122" t="s">
+        <v>356</v>
+      </c>
+      <c r="C160" s="122" t="s">
+        <v>357</v>
+      </c>
+      <c r="D160" s="122" t="s">
+        <v>358</v>
+      </c>
+      <c r="E160" s="122" t="s">
+        <v>382</v>
+      </c>
+      <c r="F160" s="122" t="s">
+        <v>383</v>
+      </c>
+      <c r="G160" s="123">
+        <v>46097</v>
+      </c>
+      <c r="H160" s="122" t="s">
+        <v>98</v>
+      </c>
+      <c r="I160" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J160" s="122"/>
+      <c r="K160" s="124"/>
+      <c r="L160" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M160" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N160" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O160" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="161" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A161" s="122" t="s">
+        <v>772</v>
+      </c>
+      <c r="B161" s="122" t="s">
+        <v>508</v>
+      </c>
+      <c r="C161" s="122" t="s">
+        <v>509</v>
+      </c>
+      <c r="D161" s="122" t="s">
+        <v>504</v>
+      </c>
+      <c r="E161" s="122" t="s">
+        <v>510</v>
+      </c>
+      <c r="F161" s="122" t="s">
+        <v>511</v>
+      </c>
+      <c r="G161" s="123">
+        <v>46097</v>
+      </c>
+      <c r="H161" s="122" t="s">
+        <v>112</v>
+      </c>
+      <c r="I161" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J161" s="122"/>
+      <c r="K161" s="124"/>
+      <c r="L161" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M161" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N161" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O161" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="162" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A162" s="122" t="s">
+        <v>773</v>
+      </c>
+      <c r="B162" s="122" t="s">
+        <v>489</v>
+      </c>
+      <c r="C162" s="122" t="s">
+        <v>503</v>
+      </c>
+      <c r="D162" s="122" t="s">
+        <v>504</v>
+      </c>
+      <c r="E162" s="122" t="s">
+        <v>505</v>
+      </c>
+      <c r="F162" s="122" t="s">
+        <v>506</v>
+      </c>
+      <c r="G162" s="123">
+        <v>46097</v>
+      </c>
+      <c r="H162" s="122" t="s">
+        <v>112</v>
+      </c>
+      <c r="I162" s="122" t="s">
+        <v>113</v>
+      </c>
+      <c r="J162" s="122" t="s">
+        <v>114</v>
+      </c>
+      <c r="K162" s="124"/>
+      <c r="L162" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M162" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N162" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O162" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="163" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A163" s="122" t="s">
+        <v>774</v>
+      </c>
+      <c r="B163" s="122" t="s">
+        <v>117</v>
+      </c>
+      <c r="C163" s="122" t="s">
+        <v>118</v>
+      </c>
+      <c r="D163" s="122" t="s">
+        <v>119</v>
+      </c>
+      <c r="E163" s="122" t="s">
+        <v>525</v>
+      </c>
+      <c r="F163" s="122" t="s">
+        <v>120</v>
+      </c>
+      <c r="G163" s="123">
+        <v>46098</v>
+      </c>
+      <c r="H163" s="122" t="s">
+        <v>89</v>
+      </c>
+      <c r="I163" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J163" s="122"/>
+      <c r="K163" s="124"/>
+      <c r="L163" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M163" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N163" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O163" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="164" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A164" s="122" t="s">
+        <v>775</v>
+      </c>
+      <c r="B164" s="122" t="s">
+        <v>332</v>
+      </c>
+      <c r="C164" s="122" t="s">
+        <v>333</v>
+      </c>
+      <c r="D164" s="122" t="s">
+        <v>334</v>
+      </c>
+      <c r="E164" s="122" t="s">
+        <v>369</v>
+      </c>
+      <c r="F164" s="122" t="s">
+        <v>370</v>
+      </c>
+      <c r="G164" s="123">
+        <v>46098</v>
+      </c>
+      <c r="H164" s="122" t="s">
+        <v>98</v>
+      </c>
+      <c r="I164" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J164" s="122"/>
+      <c r="K164" s="124"/>
+      <c r="L164" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M164" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N164" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O164" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="165" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A165" s="122" t="s">
+        <v>776</v>
+      </c>
+      <c r="B165" s="122" t="s">
+        <v>337</v>
+      </c>
+      <c r="C165" s="122" t="s">
+        <v>777</v>
+      </c>
+      <c r="D165" s="122" t="s">
+        <v>330</v>
+      </c>
+      <c r="E165" s="122" t="s">
+        <v>778</v>
+      </c>
+      <c r="F165" s="122" t="s">
+        <v>779</v>
+      </c>
+      <c r="G165" s="123">
+        <v>46098</v>
+      </c>
+      <c r="H165" s="122" t="s">
+        <v>384</v>
+      </c>
+      <c r="I165" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J165" s="122"/>
+      <c r="K165" s="124"/>
+      <c r="L165" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M165" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N165" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O165" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="166" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A166" s="122" t="s">
+        <v>780</v>
+      </c>
+      <c r="B166" s="122" t="s">
+        <v>409</v>
+      </c>
+      <c r="C166" s="122" t="s">
+        <v>641</v>
+      </c>
+      <c r="D166" s="122" t="s">
+        <v>407</v>
+      </c>
+      <c r="E166" s="122" t="s">
+        <v>646</v>
+      </c>
+      <c r="F166" s="122" t="s">
+        <v>426</v>
+      </c>
+      <c r="G166" s="123">
+        <v>46098</v>
+      </c>
+      <c r="H166" s="122" t="s">
+        <v>89</v>
+      </c>
+      <c r="I166" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J166" s="122"/>
+      <c r="K166" s="124"/>
+      <c r="L166" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M166" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N166" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O166" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="167" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A167" s="122" t="s">
+        <v>781</v>
+      </c>
+      <c r="B167" s="122" t="s">
+        <v>489</v>
+      </c>
+      <c r="C167" s="122" t="s">
+        <v>490</v>
+      </c>
+      <c r="D167" s="122" t="s">
+        <v>527</v>
+      </c>
+      <c r="E167" s="122" t="s">
+        <v>492</v>
+      </c>
+      <c r="F167" s="122" t="s">
+        <v>493</v>
+      </c>
+      <c r="G167" s="123">
+        <v>46099</v>
+      </c>
+      <c r="H167" s="122" t="s">
+        <v>89</v>
+      </c>
+      <c r="I167" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J167" s="122"/>
+      <c r="K167" s="124"/>
+      <c r="L167" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M167" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N167" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O167" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="168" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A168" s="122" t="s">
+        <v>782</v>
+      </c>
+      <c r="B168" s="122" t="s">
+        <v>216</v>
+      </c>
+      <c r="C168" s="122" t="s">
+        <v>217</v>
+      </c>
+      <c r="D168" s="122" t="s">
+        <v>218</v>
+      </c>
+      <c r="E168" s="122" t="s">
+        <v>219</v>
+      </c>
+      <c r="F168" s="122" t="s">
+        <v>220</v>
+      </c>
+      <c r="G168" s="123">
+        <v>46099</v>
+      </c>
+      <c r="H168" s="122" t="s">
+        <v>89</v>
+      </c>
+      <c r="I168" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J168" s="122"/>
+      <c r="K168" s="124"/>
+      <c r="L168" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M168" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N168" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O168" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="169" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A169" s="122" t="s">
+        <v>783</v>
+      </c>
+      <c r="B169" s="122" t="s">
+        <v>340</v>
+      </c>
+      <c r="C169" s="122" t="s">
+        <v>341</v>
+      </c>
+      <c r="D169" s="122" t="s">
+        <v>622</v>
+      </c>
+      <c r="E169" s="122" t="s">
+        <v>373</v>
+      </c>
+      <c r="F169" s="122" t="s">
+        <v>374</v>
+      </c>
+      <c r="G169" s="123">
+        <v>46097</v>
+      </c>
+      <c r="H169" s="122" t="s">
+        <v>98</v>
+      </c>
+      <c r="I169" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J169" s="122"/>
+      <c r="K169" s="124"/>
+      <c r="L169" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M169" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N169" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O169" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="170" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A170" s="122" t="s">
+        <v>784</v>
+      </c>
+      <c r="B170" s="122" t="s">
+        <v>518</v>
+      </c>
+      <c r="C170" s="122" t="s">
+        <v>452</v>
+      </c>
+      <c r="D170" s="122" t="s">
+        <v>330</v>
+      </c>
+      <c r="E170" s="122" t="s">
+        <v>453</v>
+      </c>
+      <c r="F170" s="122" t="s">
+        <v>454</v>
+      </c>
+      <c r="G170" s="123">
+        <v>46099</v>
+      </c>
+      <c r="H170" s="122" t="s">
+        <v>98</v>
+      </c>
+      <c r="I170" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J170" s="122"/>
+      <c r="K170" s="124"/>
+      <c r="L170" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M170" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N170" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O170" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="171" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A171" s="122" t="s">
+        <v>785</v>
+      </c>
+      <c r="B171" s="122" t="s">
+        <v>199</v>
+      </c>
+      <c r="C171" s="122" t="s">
+        <v>200</v>
+      </c>
+      <c r="D171" s="122" t="s">
+        <v>195</v>
+      </c>
+      <c r="E171" s="122" t="s">
+        <v>201</v>
+      </c>
+      <c r="F171" s="122" t="s">
+        <v>202</v>
+      </c>
+      <c r="G171" s="123">
+        <v>46099</v>
+      </c>
+      <c r="H171" s="122" t="s">
+        <v>186</v>
+      </c>
+      <c r="I171" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J171" s="122"/>
+      <c r="K171" s="124"/>
+      <c r="L171" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M171" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N171" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O171" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="172" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A172" s="122" t="s">
+        <v>786</v>
+      </c>
+      <c r="B172" s="122" t="s">
+        <v>193</v>
+      </c>
+      <c r="C172" s="122" t="s">
+        <v>194</v>
+      </c>
+      <c r="D172" s="122" t="s">
+        <v>195</v>
+      </c>
+      <c r="E172" s="122" t="s">
+        <v>196</v>
+      </c>
+      <c r="F172" s="122" t="s">
+        <v>197</v>
+      </c>
+      <c r="G172" s="123">
+        <v>46099</v>
+      </c>
+      <c r="H172" s="122" t="s">
+        <v>198</v>
+      </c>
+      <c r="I172" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J172" s="122"/>
+      <c r="K172" s="124"/>
+      <c r="L172" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M172" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N172" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O172" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="173" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A173" s="122" t="s">
+        <v>787</v>
+      </c>
+      <c r="B173" s="122" t="s">
+        <v>445</v>
+      </c>
+      <c r="C173" s="122" t="s">
+        <v>446</v>
+      </c>
+      <c r="D173" s="122" t="s">
+        <v>447</v>
+      </c>
+      <c r="E173" s="122" t="s">
+        <v>448</v>
+      </c>
+      <c r="F173" s="122" t="s">
+        <v>449</v>
+      </c>
+      <c r="G173" s="123">
+        <v>46099</v>
+      </c>
+      <c r="H173" s="122" t="s">
+        <v>98</v>
+      </c>
+      <c r="I173" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J173" s="122"/>
+      <c r="K173" s="124"/>
+      <c r="L173" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="M173" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="N173" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="O173" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="174" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A174" s="122" t="s">
+        <v>788</v>
+      </c>
+      <c r="B174" s="122" t="s">
+        <v>99</v>
+      </c>
+      <c r="C174" s="122" t="s">
+        <v>232</v>
+      </c>
+      <c r="D174" s="122" t="s">
+        <v>109</v>
+      </c>
+      <c r="E174" s="122" t="s">
+        <v>233</v>
+      </c>
+      <c r="F174" s="122" t="s">
+        <v>234</v>
+      </c>
+      <c r="G174" s="123">
+        <v>46100</v>
+      </c>
+      <c r="H174" s="122" t="s">
+        <v>98</v>
+      </c>
+      <c r="I174" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J174" s="122"/>
+      <c r="K174" s="124"/>
+      <c r="L174" s="164" t="s">
+        <v>91</v>
+      </c>
+      <c r="M174" s="164" t="s">
+        <v>91</v>
+      </c>
+      <c r="N174" s="164" t="s">
+        <v>91</v>
+      </c>
+      <c r="O174" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="175" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A175" s="122" t="s">
+        <v>789</v>
+      </c>
+      <c r="B175" s="122" t="s">
+        <v>489</v>
+      </c>
+      <c r="C175" s="122" t="s">
+        <v>495</v>
+      </c>
+      <c r="D175" s="122" t="s">
+        <v>527</v>
+      </c>
+      <c r="E175" s="122" t="s">
+        <v>496</v>
+      </c>
+      <c r="F175" s="122" t="s">
+        <v>497</v>
+      </c>
+      <c r="G175" s="123">
+        <v>46100</v>
+      </c>
+      <c r="H175" s="122" t="s">
+        <v>112</v>
+      </c>
+      <c r="I175" s="122" t="s">
+        <v>113</v>
+      </c>
+      <c r="J175" s="122" t="s">
+        <v>114</v>
+      </c>
+      <c r="K175" s="124"/>
+      <c r="L175" s="164" t="s">
+        <v>91</v>
+      </c>
+      <c r="M175" s="164" t="s">
+        <v>91</v>
+      </c>
+      <c r="N175" s="164" t="s">
+        <v>91</v>
+      </c>
+      <c r="O175" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="176" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A176" s="122" t="s">
+        <v>790</v>
+      </c>
+      <c r="B176" s="122" t="s">
+        <v>144</v>
+      </c>
+      <c r="C176" s="122" t="s">
+        <v>145</v>
+      </c>
+      <c r="D176" s="122" t="s">
+        <v>146</v>
+      </c>
+      <c r="E176" s="122" t="s">
+        <v>147</v>
+      </c>
+      <c r="F176" s="122" t="s">
+        <v>148</v>
+      </c>
+      <c r="G176" s="123">
+        <v>46104</v>
+      </c>
+      <c r="H176" s="122" t="s">
+        <v>98</v>
+      </c>
+      <c r="I176" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J176" s="122"/>
+      <c r="K176" s="124"/>
+      <c r="L176" s="164" t="s">
+        <v>91</v>
+      </c>
+      <c r="M176" s="164" t="s">
+        <v>91</v>
+      </c>
+      <c r="N176" s="164" t="s">
+        <v>91</v>
+      </c>
+      <c r="O176" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="177" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A177" s="122" t="s">
+        <v>791</v>
+      </c>
+      <c r="B177" s="122" t="s">
+        <v>321</v>
+      </c>
+      <c r="C177" s="122" t="s">
+        <v>322</v>
+      </c>
+      <c r="D177" s="122" t="s">
+        <v>323</v>
+      </c>
+      <c r="E177" s="122" t="s">
+        <v>363</v>
+      </c>
+      <c r="F177" s="122" t="s">
+        <v>364</v>
+      </c>
+      <c r="G177" s="123">
+        <v>46104</v>
+      </c>
+      <c r="H177" s="122" t="s">
+        <v>89</v>
+      </c>
+      <c r="I177" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J177" s="122"/>
+      <c r="K177" s="124"/>
+      <c r="L177" s="164" t="s">
+        <v>91</v>
+      </c>
+      <c r="M177" s="164" t="s">
+        <v>91</v>
+      </c>
+      <c r="N177" s="164" t="s">
+        <v>91</v>
+      </c>
+      <c r="O177" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="178" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A178" s="122" t="s">
+        <v>792</v>
+      </c>
+      <c r="B178" s="122" t="s">
+        <v>398</v>
+      </c>
+      <c r="C178" s="122" t="s">
+        <v>399</v>
+      </c>
+      <c r="D178" s="122" t="s">
+        <v>400</v>
+      </c>
+      <c r="E178" s="122" t="s">
+        <v>798</v>
+      </c>
+      <c r="F178" s="122" t="s">
+        <v>424</v>
+      </c>
+      <c r="G178" s="123">
+        <v>46104</v>
+      </c>
+      <c r="H178" s="122" t="s">
+        <v>98</v>
+      </c>
+      <c r="I178" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J178" s="122"/>
+      <c r="K178" s="124"/>
+      <c r="L178" s="164" t="s">
+        <v>91</v>
+      </c>
+      <c r="M178" s="164" t="s">
+        <v>91</v>
+      </c>
+      <c r="N178" s="164" t="s">
+        <v>91</v>
+      </c>
+      <c r="O178" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="179" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A179" s="122" t="s">
+        <v>793</v>
+      </c>
+      <c r="B179" s="122" t="s">
+        <v>226</v>
+      </c>
+      <c r="C179" s="122" t="s">
+        <v>229</v>
+      </c>
+      <c r="D179" s="122" t="s">
+        <v>225</v>
+      </c>
+      <c r="E179" s="122" t="s">
+        <v>587</v>
+      </c>
+      <c r="F179" s="122" t="s">
+        <v>231</v>
+      </c>
+      <c r="G179" s="123">
+        <v>46104</v>
+      </c>
+      <c r="H179" s="122" t="s">
+        <v>89</v>
+      </c>
+      <c r="I179" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J179" s="122"/>
+      <c r="K179" s="124"/>
+      <c r="L179" s="164" t="s">
+        <v>91</v>
+      </c>
+      <c r="M179" s="164" t="s">
+        <v>91</v>
+      </c>
+      <c r="N179" s="164" t="s">
+        <v>91</v>
+      </c>
+      <c r="O179" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="180" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A180" s="122" t="s">
+        <v>794</v>
+      </c>
+      <c r="B180" s="122" t="s">
+        <v>84</v>
+      </c>
+      <c r="C180" s="122" t="s">
+        <v>85</v>
+      </c>
+      <c r="D180" s="122" t="s">
+        <v>86</v>
+      </c>
+      <c r="E180" s="122" t="s">
+        <v>87</v>
+      </c>
+      <c r="F180" s="122" t="s">
+        <v>88</v>
+      </c>
+      <c r="G180" s="123">
+        <v>46105</v>
+      </c>
+      <c r="H180" s="122" t="s">
+        <v>89</v>
+      </c>
+      <c r="I180" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J180" s="122"/>
+      <c r="K180" s="124"/>
+      <c r="L180" s="164" t="s">
+        <v>91</v>
+      </c>
+      <c r="M180" s="164" t="s">
+        <v>91</v>
+      </c>
+      <c r="N180" s="164" t="s">
+        <v>91</v>
+      </c>
+      <c r="O180" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="181" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A181" s="122" t="s">
+        <v>795</v>
+      </c>
+      <c r="B181" s="122" t="s">
+        <v>93</v>
+      </c>
+      <c r="C181" s="122" t="s">
+        <v>94</v>
+      </c>
+      <c r="D181" s="122" t="s">
+        <v>95</v>
+      </c>
+      <c r="E181" s="122" t="s">
+        <v>96</v>
+      </c>
+      <c r="F181" s="122" t="s">
+        <v>97</v>
+      </c>
+      <c r="G181" s="123">
+        <v>46105</v>
+      </c>
+      <c r="H181" s="122" t="s">
+        <v>98</v>
+      </c>
+      <c r="I181" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J181" s="122"/>
+      <c r="K181" s="124"/>
+      <c r="L181" s="164" t="s">
+        <v>91</v>
+      </c>
+      <c r="M181" s="164" t="s">
+        <v>91</v>
+      </c>
+      <c r="N181" s="164" t="s">
+        <v>91</v>
+      </c>
+      <c r="O181" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="182" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A182" s="122" t="s">
+        <v>796</v>
+      </c>
+      <c r="B182" s="122" t="s">
+        <v>489</v>
+      </c>
+      <c r="C182" s="122" t="s">
+        <v>490</v>
+      </c>
+      <c r="D182" s="122" t="s">
+        <v>527</v>
+      </c>
+      <c r="E182" s="122" t="s">
+        <v>492</v>
+      </c>
+      <c r="F182" s="122" t="s">
+        <v>493</v>
+      </c>
+      <c r="G182" s="123">
+        <v>46106</v>
+      </c>
+      <c r="H182" s="122" t="s">
+        <v>89</v>
+      </c>
+      <c r="I182" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J182" s="122"/>
+      <c r="K182" s="124"/>
+      <c r="L182" s="164" t="s">
+        <v>91</v>
+      </c>
+      <c r="M182" s="164" t="s">
+        <v>91</v>
+      </c>
+      <c r="N182" s="164" t="s">
+        <v>91</v>
+      </c>
+      <c r="O182" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="183" spans="1:15" s="127" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A183" s="122" t="s">
+        <v>797</v>
+      </c>
+      <c r="B183" s="122" t="s">
+        <v>340</v>
+      </c>
+      <c r="C183" s="122" t="s">
+        <v>581</v>
+      </c>
+      <c r="D183" s="122" t="s">
+        <v>622</v>
+      </c>
+      <c r="E183" s="122" t="s">
+        <v>582</v>
+      </c>
+      <c r="F183" s="122" t="s">
+        <v>583</v>
+      </c>
+      <c r="G183" s="123">
+        <v>46107</v>
+      </c>
+      <c r="H183" s="122" t="s">
+        <v>98</v>
+      </c>
+      <c r="I183" s="122" t="s">
+        <v>90</v>
+      </c>
+      <c r="J183" s="122"/>
+      <c r="K183" s="124"/>
+      <c r="L183" s="164" t="s">
+        <v>91</v>
+      </c>
+      <c r="M183" s="164" t="s">
+        <v>91</v>
+      </c>
+      <c r="N183" s="164" t="s">
+        <v>91</v>
+      </c>
+      <c r="O183" s="126" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="184" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A184" s="100"/>
+      <c r="B184" s="100"/>
+      <c r="C184" s="100"/>
+      <c r="D184" s="100"/>
+      <c r="E184" s="100"/>
+      <c r="F184" s="100"/>
+      <c r="G184" s="101"/>
+      <c r="H184" s="100"/>
+      <c r="I184" s="100"/>
+      <c r="J184" s="100"/>
+      <c r="K184" s="102"/>
+      <c r="L184" s="103"/>
+      <c r="M184" s="103"/>
+      <c r="N184" s="103"/>
+      <c r="O184" s="104"/>
+    </row>
+    <row r="185" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A185" s="96" t="s">
         <v>299</v>
       </c>
-      <c r="B124" s="95"/>
-[...32 lines deleted...]
-      <c r="A126" s="95" t="s">
+      <c r="B185" s="95"/>
+      <c r="C185"/>
+      <c r="D185"/>
+      <c r="E185"/>
+      <c r="F185"/>
+      <c r="G185"/>
+      <c r="H185"/>
+      <c r="I185"/>
+      <c r="J185"/>
+      <c r="K185"/>
+      <c r="L185"/>
+      <c r="M185"/>
+      <c r="N185"/>
+      <c r="O185"/>
+    </row>
+    <row r="186" spans="1:15" ht="15" x14ac:dyDescent="0.2">
+      <c r="A186" s="95"/>
+      <c r="B186" s="95"/>
+      <c r="C186"/>
+      <c r="D186"/>
+      <c r="E186"/>
+      <c r="F186"/>
+      <c r="G186"/>
+      <c r="H186"/>
+      <c r="I186"/>
+      <c r="J186"/>
+      <c r="K186"/>
+      <c r="L186"/>
+      <c r="M186"/>
+      <c r="N186"/>
+      <c r="O186"/>
+    </row>
+    <row r="187" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A187" s="95" t="s">
         <v>300</v>
       </c>
-      <c r="B126" s="95"/>
-[...15 lines deleted...]
-      <c r="A127" s="95" t="s">
+      <c r="B187" s="95"/>
+      <c r="C187"/>
+      <c r="D187"/>
+      <c r="E187"/>
+      <c r="F187"/>
+      <c r="G187"/>
+      <c r="H187"/>
+      <c r="I187"/>
+      <c r="J187"/>
+      <c r="K187"/>
+      <c r="L187"/>
+      <c r="M187"/>
+      <c r="N187"/>
+      <c r="O187"/>
+    </row>
+    <row r="188" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A188" s="95" t="s">
         <v>301</v>
       </c>
-      <c r="B127" s="95"/>
-[...15 lines deleted...]
-      <c r="A128" s="95" t="s">
+      <c r="B188" s="95"/>
+      <c r="C188"/>
+      <c r="D188"/>
+      <c r="E188"/>
+      <c r="F188"/>
+      <c r="G188"/>
+      <c r="H188"/>
+      <c r="I188"/>
+      <c r="J188"/>
+      <c r="K188"/>
+      <c r="L188"/>
+      <c r="M188"/>
+      <c r="N188"/>
+      <c r="O188"/>
+    </row>
+    <row r="189" spans="1:15" ht="15" x14ac:dyDescent="0.2">
+      <c r="A189" s="95" t="s">
         <v>302</v>
       </c>
-      <c r="B128" s="95"/>
-[...15 lines deleted...]
-      <c r="A129" s="95" t="s">
+      <c r="B189" s="95"/>
+      <c r="C189"/>
+      <c r="D189"/>
+      <c r="E189"/>
+      <c r="F189"/>
+      <c r="G189"/>
+      <c r="H189"/>
+      <c r="I189"/>
+      <c r="J189"/>
+      <c r="K189"/>
+      <c r="L189"/>
+      <c r="M189"/>
+      <c r="N189"/>
+      <c r="O189"/>
+    </row>
+    <row r="190" spans="1:15" ht="15" x14ac:dyDescent="0.2">
+      <c r="A190" s="95" t="s">
         <v>303</v>
       </c>
-      <c r="B129" s="95"/>
-[...15 lines deleted...]
-      <c r="A130" s="95" t="s">
+      <c r="B190" s="95"/>
+      <c r="C190"/>
+      <c r="D190"/>
+      <c r="E190"/>
+      <c r="F190"/>
+      <c r="G190"/>
+      <c r="H190"/>
+      <c r="I190"/>
+      <c r="J190"/>
+      <c r="K190"/>
+      <c r="L190"/>
+      <c r="M190"/>
+      <c r="N190"/>
+      <c r="O190"/>
+    </row>
+    <row r="191" spans="1:15" ht="15" x14ac:dyDescent="0.2">
+      <c r="A191" s="95" t="s">
         <v>304</v>
       </c>
-      <c r="B130" s="95"/>
-[...15 lines deleted...]
-      <c r="A131" s="95" t="s">
+      <c r="B191" s="95"/>
+      <c r="C191"/>
+      <c r="D191"/>
+      <c r="E191"/>
+      <c r="F191"/>
+      <c r="G191"/>
+      <c r="H191"/>
+      <c r="I191"/>
+      <c r="J191"/>
+      <c r="K191"/>
+      <c r="L191"/>
+      <c r="M191"/>
+      <c r="N191"/>
+      <c r="O191"/>
+    </row>
+    <row r="192" spans="1:15" ht="15" x14ac:dyDescent="0.2">
+      <c r="A192" s="95" t="s">
         <v>305</v>
       </c>
-      <c r="B131" s="95"/>
-[...15 lines deleted...]
-      <c r="A132" s="95" t="s">
+      <c r="B192" s="95"/>
+      <c r="C192"/>
+      <c r="D192"/>
+      <c r="E192"/>
+      <c r="F192"/>
+      <c r="G192"/>
+      <c r="H192"/>
+      <c r="I192"/>
+      <c r="J192"/>
+      <c r="K192"/>
+      <c r="L192"/>
+      <c r="M192"/>
+      <c r="N192"/>
+      <c r="O192"/>
+    </row>
+    <row r="193" spans="1:15" ht="15" x14ac:dyDescent="0.2">
+      <c r="A193" s="95" t="s">
         <v>306</v>
       </c>
-      <c r="B132" s="95"/>
-[...15 lines deleted...]
-      <c r="A133" s="97" t="s">
+      <c r="B193" s="95"/>
+      <c r="C193"/>
+      <c r="D193"/>
+      <c r="E193"/>
+      <c r="F193"/>
+      <c r="G193"/>
+      <c r="H193"/>
+      <c r="I193"/>
+      <c r="J193"/>
+      <c r="K193"/>
+      <c r="L193"/>
+      <c r="M193"/>
+      <c r="N193"/>
+      <c r="O193"/>
+    </row>
+    <row r="194" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A194" s="97" t="s">
         <v>307</v>
       </c>
-      <c r="B133" s="95" t="s">
+      <c r="B194" s="95" t="s">
         <v>308</v>
       </c>
-      <c r="C133"/>
-[...14 lines deleted...]
-      <c r="A134" s="98" t="s">
+      <c r="C194"/>
+      <c r="D194"/>
+      <c r="E194"/>
+      <c r="F194"/>
+      <c r="G194"/>
+      <c r="H194"/>
+      <c r="I194"/>
+      <c r="J194"/>
+      <c r="K194"/>
+      <c r="L194"/>
+      <c r="M194"/>
+      <c r="N194"/>
+      <c r="O194"/>
+    </row>
+    <row r="195" spans="1:15" ht="15" x14ac:dyDescent="0.2">
+      <c r="A195" s="98" t="s">
         <v>307</v>
       </c>
-      <c r="B134" s="95" t="s">
+      <c r="B195" s="95" t="s">
         <v>309</v>
       </c>
-      <c r="C134"/>
-[...14 lines deleted...]
-      <c r="A135" s="99" t="s">
+      <c r="C195"/>
+      <c r="D195"/>
+      <c r="E195"/>
+      <c r="F195"/>
+      <c r="G195"/>
+      <c r="H195"/>
+      <c r="I195"/>
+      <c r="J195"/>
+      <c r="K195"/>
+      <c r="L195"/>
+      <c r="M195"/>
+      <c r="N195"/>
+      <c r="O195"/>
+    </row>
+    <row r="196" spans="1:15" ht="15" x14ac:dyDescent="0.2">
+      <c r="A196" s="99" t="s">
         <v>307</v>
       </c>
-      <c r="B135" s="95" t="s">
+      <c r="B196" s="95" t="s">
         <v>310</v>
       </c>
-      <c r="C135"/>
-[...11 lines deleted...]
-      <c r="O135"/>
+      <c r="C196"/>
+      <c r="D196"/>
+      <c r="E196"/>
+      <c r="F196"/>
+      <c r="G196"/>
+      <c r="H196"/>
+      <c r="I196"/>
+      <c r="J196"/>
+      <c r="K196"/>
+      <c r="L196"/>
+      <c r="M196"/>
+      <c r="N196"/>
+      <c r="O196"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="57" fitToWidth="2" fitToHeight="3" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;LVersion 8
 &amp;D
 &amp;F&amp;CCefas Laboratory, Barrack Road, The Nothe, Weymouth, Dorset, DT4 8UB</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:N120"/>
+  <dimension ref="A1:N173"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A88" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D134" sqref="D134"/>
+      <pane ySplit="2" topLeftCell="A155" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="F189" sqref="F189"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.5703125" style="60" customWidth="1"/>
     <col min="2" max="2" width="29.7109375" style="60" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="60" customWidth="1"/>
     <col min="4" max="4" width="48.140625" style="60" customWidth="1"/>
     <col min="5" max="5" width="19" style="60" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41" style="60" customWidth="1"/>
     <col min="7" max="7" width="16.5703125" style="61" customWidth="1"/>
     <col min="8" max="8" width="15.42578125" style="67" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="14" style="67" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="17.5703125" style="67" customWidth="1"/>
     <col min="11" max="11" width="15.7109375" style="66" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="17.5703125" style="66" customWidth="1"/>
     <col min="13" max="13" width="18" style="66" customWidth="1"/>
     <col min="14" max="14" width="19.42578125" style="66" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="94" t="s">
         <v>312</v>
       </c>
       <c r="H1" s="66"/>
@@ -14640,255 +17708,2635 @@
       <c r="G109" s="131">
         <v>46077</v>
       </c>
       <c r="H109" s="157" t="s">
         <v>90</v>
       </c>
       <c r="I109" s="157" t="s">
         <v>90</v>
       </c>
       <c r="J109" s="157" t="s">
         <v>90</v>
       </c>
       <c r="K109" s="134" t="s">
         <v>90</v>
       </c>
       <c r="L109" s="158" t="s">
         <v>90</v>
       </c>
       <c r="M109" s="158" t="s">
         <v>90</v>
       </c>
       <c r="N109" s="158" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="110" spans="1:14" ht="15" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="A111" s="87" t="s">
+    <row r="110" spans="1:14" s="149" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A110" s="152" t="s">
+        <v>700</v>
+      </c>
+      <c r="B110" s="152" t="s">
+        <v>107</v>
+      </c>
+      <c r="C110" s="152" t="s">
+        <v>456</v>
+      </c>
+      <c r="D110" s="152" t="s">
+        <v>457</v>
+      </c>
+      <c r="E110" s="154" t="s">
+        <v>458</v>
+      </c>
+      <c r="F110" s="152" t="s">
+        <v>459</v>
+      </c>
+      <c r="G110" s="131">
+        <v>46083</v>
+      </c>
+      <c r="H110" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="I110" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="J110" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="K110" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="L110" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="M110" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="N110" s="158" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="111" spans="1:14" s="149" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A111" s="152" t="s">
+        <v>701</v>
+      </c>
+      <c r="B111" s="152" t="s">
+        <v>107</v>
+      </c>
+      <c r="C111" s="152" t="s">
+        <v>108</v>
+      </c>
+      <c r="D111" s="152" t="s">
+        <v>387</v>
+      </c>
+      <c r="E111" s="154" t="s">
+        <v>461</v>
+      </c>
+      <c r="F111" s="152" t="s">
+        <v>462</v>
+      </c>
+      <c r="G111" s="131">
+        <v>46083</v>
+      </c>
+      <c r="H111" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="I111" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="J111" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="K111" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="L111" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="M111" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="N111" s="158" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="112" spans="1:14" s="149" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A112" s="152" t="s">
+        <v>702</v>
+      </c>
+      <c r="B112" s="152" t="s">
+        <v>159</v>
+      </c>
+      <c r="C112" s="152" t="s">
+        <v>94</v>
+      </c>
+      <c r="D112" s="152" t="s">
+        <v>95</v>
+      </c>
+      <c r="E112" s="154" t="s">
+        <v>96</v>
+      </c>
+      <c r="F112" s="152" t="s">
+        <v>97</v>
+      </c>
+      <c r="G112" s="131">
+        <v>46083</v>
+      </c>
+      <c r="H112" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="I112" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="J112" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="K112" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="L112" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="M112" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="N112" s="158" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="113" spans="1:14" s="149" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A113" s="152" t="s">
+        <v>703</v>
+      </c>
+      <c r="B113" s="152" t="s">
+        <v>465</v>
+      </c>
+      <c r="C113" s="152" t="s">
+        <v>466</v>
+      </c>
+      <c r="D113" s="152" t="s">
+        <v>467</v>
+      </c>
+      <c r="E113" s="154" t="s">
+        <v>468</v>
+      </c>
+      <c r="F113" s="152" t="s">
+        <v>469</v>
+      </c>
+      <c r="G113" s="131">
+        <v>46084</v>
+      </c>
+      <c r="H113" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="I113" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="J113" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="K113" s="134">
+        <v>240</v>
+      </c>
+      <c r="L113" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="M113" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="N113" s="158" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="114" spans="1:14" s="149" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A114" s="152" t="s">
+        <v>704</v>
+      </c>
+      <c r="B114" s="152" t="s">
+        <v>439</v>
+      </c>
+      <c r="C114" s="152" t="s">
+        <v>440</v>
+      </c>
+      <c r="D114" s="152" t="s">
+        <v>95</v>
+      </c>
+      <c r="E114" s="154" t="s">
+        <v>441</v>
+      </c>
+      <c r="F114" s="152" t="s">
+        <v>442</v>
+      </c>
+      <c r="G114" s="131">
+        <v>46084</v>
+      </c>
+      <c r="H114" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="I114" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="J114" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="K114" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="L114" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="M114" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="N114" s="158" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="115" spans="1:14" s="149" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A115" s="152" t="s">
+        <v>705</v>
+      </c>
+      <c r="B115" s="152" t="s">
+        <v>137</v>
+      </c>
+      <c r="C115" s="152" t="s">
+        <v>138</v>
+      </c>
+      <c r="D115" s="152" t="s">
+        <v>121</v>
+      </c>
+      <c r="E115" s="154" t="s">
+        <v>215</v>
+      </c>
+      <c r="F115" s="152" t="s">
+        <v>140</v>
+      </c>
+      <c r="G115" s="131">
+        <v>46084</v>
+      </c>
+      <c r="H115" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="I115" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="J115" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="K115" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="L115" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="M115" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="N115" s="158" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="116" spans="1:14" s="149" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A116" s="152" t="s">
+        <v>706</v>
+      </c>
+      <c r="B116" s="152" t="s">
+        <v>122</v>
+      </c>
+      <c r="C116" s="152" t="s">
+        <v>123</v>
+      </c>
+      <c r="D116" s="152" t="s">
+        <v>121</v>
+      </c>
+      <c r="E116" s="154" t="s">
+        <v>124</v>
+      </c>
+      <c r="F116" s="152" t="s">
+        <v>125</v>
+      </c>
+      <c r="G116" s="131">
+        <v>46085</v>
+      </c>
+      <c r="H116" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="I116" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="J116" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="K116" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="L116" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="M116" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="N116" s="158" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="117" spans="1:14" s="149" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A117" s="152" t="s">
+        <v>707</v>
+      </c>
+      <c r="B117" s="152" t="s">
+        <v>160</v>
+      </c>
+      <c r="C117" s="152" t="s">
+        <v>221</v>
+      </c>
+      <c r="D117" s="152" t="s">
+        <v>161</v>
+      </c>
+      <c r="E117" s="154" t="s">
+        <v>222</v>
+      </c>
+      <c r="F117" s="152" t="s">
+        <v>162</v>
+      </c>
+      <c r="G117" s="131">
+        <v>46085</v>
+      </c>
+      <c r="H117" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="I117" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="J117" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="K117" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="L117" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="M117" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="N117" s="158" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="118" spans="1:14" s="149" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A118" s="152" t="s">
+        <v>708</v>
+      </c>
+      <c r="B118" s="152" t="s">
+        <v>328</v>
+      </c>
+      <c r="C118" s="152" t="s">
+        <v>329</v>
+      </c>
+      <c r="D118" s="152" t="s">
+        <v>330</v>
+      </c>
+      <c r="E118" s="154" t="s">
+        <v>367</v>
+      </c>
+      <c r="F118" s="152" t="s">
+        <v>368</v>
+      </c>
+      <c r="G118" s="131">
+        <v>46086</v>
+      </c>
+      <c r="H118" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="I118" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="J118" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="K118" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="L118" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="M118" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="N118" s="158" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="119" spans="1:14" s="149" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A119" s="152" t="s">
+        <v>709</v>
+      </c>
+      <c r="B119" s="152" t="s">
+        <v>471</v>
+      </c>
+      <c r="C119" s="152" t="s">
+        <v>472</v>
+      </c>
+      <c r="D119" s="152" t="s">
+        <v>473</v>
+      </c>
+      <c r="E119" s="154" t="s">
+        <v>474</v>
+      </c>
+      <c r="F119" s="152" t="s">
+        <v>475</v>
+      </c>
+      <c r="G119" s="131">
+        <v>46083</v>
+      </c>
+      <c r="H119" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="I119" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="J119" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="K119" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="L119" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="M119" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="N119" s="158" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="120" spans="1:14" s="149" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A120" s="152" t="s">
+        <v>710</v>
+      </c>
+      <c r="B120" s="152" t="s">
+        <v>190</v>
+      </c>
+      <c r="C120" s="152" t="s">
+        <v>191</v>
+      </c>
+      <c r="D120" s="152" t="s">
+        <v>185</v>
+      </c>
+      <c r="E120" s="154" t="s">
+        <v>209</v>
+      </c>
+      <c r="F120" s="152" t="s">
+        <v>192</v>
+      </c>
+      <c r="G120" s="131">
+        <v>46084</v>
+      </c>
+      <c r="H120" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="I120" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="J120" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="K120" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="L120" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="M120" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="N120" s="158" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="121" spans="1:14" s="149" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A121" s="152" t="s">
+        <v>711</v>
+      </c>
+      <c r="B121" s="152" t="s">
+        <v>617</v>
+      </c>
+      <c r="C121" s="152" t="s">
+        <v>618</v>
+      </c>
+      <c r="D121" s="152" t="s">
+        <v>185</v>
+      </c>
+      <c r="E121" s="154" t="s">
+        <v>642</v>
+      </c>
+      <c r="F121" s="152" t="s">
+        <v>643</v>
+      </c>
+      <c r="G121" s="131">
+        <v>46084</v>
+      </c>
+      <c r="H121" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="I121" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="J121" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="K121" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="L121" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="M121" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="N121" s="158" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="122" spans="1:14" s="149" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A122" s="152" t="s">
+        <v>712</v>
+      </c>
+      <c r="B122" s="152" t="s">
+        <v>541</v>
+      </c>
+      <c r="C122" s="152" t="s">
+        <v>542</v>
+      </c>
+      <c r="D122" s="152" t="s">
+        <v>136</v>
+      </c>
+      <c r="E122" s="154" t="s">
+        <v>547</v>
+      </c>
+      <c r="F122" s="152" t="s">
+        <v>548</v>
+      </c>
+      <c r="G122" s="131">
+        <v>46086</v>
+      </c>
+      <c r="H122" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="I122" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="J122" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="K122" s="134">
+        <v>40</v>
+      </c>
+      <c r="L122" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="M122" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="N122" s="158" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="123" spans="1:14" s="149" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A123" s="152" t="s">
+        <v>729</v>
+      </c>
+      <c r="B123" s="152" t="s">
+        <v>99</v>
+      </c>
+      <c r="C123" s="152" t="s">
+        <v>386</v>
+      </c>
+      <c r="D123" s="152" t="s">
+        <v>387</v>
+      </c>
+      <c r="E123" s="154" t="s">
+        <v>413</v>
+      </c>
+      <c r="F123" s="152" t="s">
+        <v>101</v>
+      </c>
+      <c r="G123" s="131">
+        <v>46090</v>
+      </c>
+      <c r="H123" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="I123" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="J123" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="K123" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="L123" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="M123" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="N123" s="158" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="124" spans="1:14" s="149" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A124" s="152" t="s">
+        <v>730</v>
+      </c>
+      <c r="B124" s="152" t="s">
+        <v>99</v>
+      </c>
+      <c r="C124" s="152" t="s">
+        <v>389</v>
+      </c>
+      <c r="D124" s="152" t="s">
+        <v>387</v>
+      </c>
+      <c r="E124" s="154" t="s">
+        <v>414</v>
+      </c>
+      <c r="F124" s="152" t="s">
+        <v>422</v>
+      </c>
+      <c r="G124" s="131">
+        <v>46090</v>
+      </c>
+      <c r="H124" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="I124" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="J124" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="K124" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="L124" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="M124" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="N124" s="158" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="125" spans="1:14" s="149" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A125" s="152" t="s">
+        <v>731</v>
+      </c>
+      <c r="B125" s="152" t="s">
+        <v>160</v>
+      </c>
+      <c r="C125" s="152" t="s">
+        <v>182</v>
+      </c>
+      <c r="D125" s="152" t="s">
+        <v>161</v>
+      </c>
+      <c r="E125" s="154" t="s">
+        <v>183</v>
+      </c>
+      <c r="F125" s="152" t="s">
+        <v>184</v>
+      </c>
+      <c r="G125" s="131">
+        <v>46090</v>
+      </c>
+      <c r="H125" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="I125" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="J125" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="K125" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="L125" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="M125" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="N125" s="158" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="126" spans="1:14" s="149" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A126" s="152" t="s">
+        <v>732</v>
+      </c>
+      <c r="B126" s="152" t="s">
+        <v>391</v>
+      </c>
+      <c r="C126" s="152" t="s">
+        <v>392</v>
+      </c>
+      <c r="D126" s="152" t="s">
+        <v>393</v>
+      </c>
+      <c r="E126" s="154" t="s">
+        <v>415</v>
+      </c>
+      <c r="F126" s="152" t="s">
+        <v>423</v>
+      </c>
+      <c r="G126" s="131">
+        <v>46090</v>
+      </c>
+      <c r="H126" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="I126" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="J126" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="K126" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="L126" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="M126" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="N126" s="158" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="127" spans="1:14" s="149" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A127" s="152" t="s">
+        <v>733</v>
+      </c>
+      <c r="B127" s="152" t="s">
+        <v>126</v>
+      </c>
+      <c r="C127" s="152" t="s">
+        <v>127</v>
+      </c>
+      <c r="D127" s="152" t="s">
+        <v>128</v>
+      </c>
+      <c r="E127" s="154" t="s">
+        <v>129</v>
+      </c>
+      <c r="F127" s="152" t="s">
+        <v>164</v>
+      </c>
+      <c r="G127" s="131">
+        <v>46091</v>
+      </c>
+      <c r="H127" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="I127" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="J127" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="K127" s="134">
+        <v>2400</v>
+      </c>
+      <c r="L127" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="M127" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="N127" s="158" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="128" spans="1:14" s="149" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A128" s="152" t="s">
+        <v>734</v>
+      </c>
+      <c r="B128" s="152" t="s">
+        <v>141</v>
+      </c>
+      <c r="C128" s="152" t="s">
+        <v>142</v>
+      </c>
+      <c r="D128" s="152" t="s">
+        <v>128</v>
+      </c>
+      <c r="E128" s="154" t="s">
+        <v>739</v>
+      </c>
+      <c r="F128" s="152" t="s">
+        <v>143</v>
+      </c>
+      <c r="G128" s="131">
+        <v>46090</v>
+      </c>
+      <c r="H128" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="I128" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="J128" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="K128" s="134">
+        <v>920</v>
+      </c>
+      <c r="L128" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="M128" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="N128" s="158" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="129" spans="1:14" s="149" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A129" s="152" t="s">
+        <v>735</v>
+      </c>
+      <c r="B129" s="152" t="s">
+        <v>317</v>
+      </c>
+      <c r="C129" s="152" t="s">
+        <v>318</v>
+      </c>
+      <c r="D129" s="152" t="s">
+        <v>319</v>
+      </c>
+      <c r="E129" s="154" t="s">
+        <v>416</v>
+      </c>
+      <c r="F129" s="152" t="s">
+        <v>362</v>
+      </c>
+      <c r="G129" s="131">
+        <v>46091</v>
+      </c>
+      <c r="H129" s="157" t="s">
+        <v>165</v>
+      </c>
+      <c r="I129" s="157" t="s">
+        <v>165</v>
+      </c>
+      <c r="J129" s="157" t="s">
+        <v>165</v>
+      </c>
+      <c r="K129" s="134" t="s">
+        <v>165</v>
+      </c>
+      <c r="L129" s="158" t="s">
+        <v>165</v>
+      </c>
+      <c r="M129" s="158" t="s">
+        <v>165</v>
+      </c>
+      <c r="N129" s="158" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="130" spans="1:14" s="149" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A130" s="152" t="s">
+        <v>736</v>
+      </c>
+      <c r="B130" s="152" t="s">
+        <v>537</v>
+      </c>
+      <c r="C130" s="152" t="s">
+        <v>538</v>
+      </c>
+      <c r="D130" s="152" t="s">
+        <v>161</v>
+      </c>
+      <c r="E130" s="154" t="s">
+        <v>543</v>
+      </c>
+      <c r="F130" s="152" t="s">
+        <v>544</v>
+      </c>
+      <c r="G130" s="131">
+        <v>46092</v>
+      </c>
+      <c r="H130" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="I130" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="J130" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="K130" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="L130" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="M130" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="N130" s="158" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="131" spans="1:14" s="149" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A131" s="152" t="s">
+        <v>737</v>
+      </c>
+      <c r="B131" s="152" t="s">
+        <v>348</v>
+      </c>
+      <c r="C131" s="152" t="s">
+        <v>349</v>
+      </c>
+      <c r="D131" s="152" t="s">
+        <v>407</v>
+      </c>
+      <c r="E131" s="154" t="s">
+        <v>420</v>
+      </c>
+      <c r="F131" s="152" t="s">
+        <v>378</v>
+      </c>
+      <c r="G131" s="131">
+        <v>46092</v>
+      </c>
+      <c r="H131" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="I131" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="J131" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="K131" s="134">
+        <v>800</v>
+      </c>
+      <c r="L131" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="M131" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="N131" s="158" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="132" spans="1:14" s="149" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A132" s="152" t="s">
+        <v>738</v>
+      </c>
+      <c r="B132" s="152" t="s">
+        <v>409</v>
+      </c>
+      <c r="C132" s="152" t="s">
+        <v>410</v>
+      </c>
+      <c r="D132" s="152" t="s">
+        <v>407</v>
+      </c>
+      <c r="E132" s="154" t="s">
+        <v>421</v>
+      </c>
+      <c r="F132" s="152" t="s">
+        <v>426</v>
+      </c>
+      <c r="G132" s="131">
+        <v>46092</v>
+      </c>
+      <c r="H132" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="I132" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="J132" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="K132" s="134">
+        <v>1600</v>
+      </c>
+      <c r="L132" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="M132" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="N132" s="158" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="133" spans="1:14" s="149" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A133" s="152" t="s">
+        <v>740</v>
+      </c>
+      <c r="B133" s="152" t="s">
+        <v>166</v>
+      </c>
+      <c r="C133" s="152" t="s">
+        <v>179</v>
+      </c>
+      <c r="D133" s="152" t="s">
+        <v>136</v>
+      </c>
+      <c r="E133" s="154" t="s">
+        <v>180</v>
+      </c>
+      <c r="F133" s="152" t="s">
+        <v>181</v>
+      </c>
+      <c r="G133" s="131">
+        <v>46091</v>
+      </c>
+      <c r="H133" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="I133" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="J133" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="K133" s="134">
+        <v>240</v>
+      </c>
+      <c r="L133" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="M133" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="N133" s="158" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="134" spans="1:14" s="149" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A134" s="152" t="s">
+        <v>741</v>
+      </c>
+      <c r="B134" s="152" t="s">
+        <v>166</v>
+      </c>
+      <c r="C134" s="152" t="s">
+        <v>167</v>
+      </c>
+      <c r="D134" s="152" t="s">
+        <v>136</v>
+      </c>
+      <c r="E134" s="154" t="s">
+        <v>168</v>
+      </c>
+      <c r="F134" s="152" t="s">
+        <v>169</v>
+      </c>
+      <c r="G134" s="131">
+        <v>46091</v>
+      </c>
+      <c r="H134" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="I134" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="J134" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="K134" s="134">
+        <v>200</v>
+      </c>
+      <c r="L134" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="M134" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="N134" s="158" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="135" spans="1:14" s="149" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A135" s="152" t="s">
+        <v>742</v>
+      </c>
+      <c r="B135" s="152" t="s">
+        <v>170</v>
+      </c>
+      <c r="C135" s="152" t="s">
+        <v>171</v>
+      </c>
+      <c r="D135" s="152" t="s">
+        <v>136</v>
+      </c>
+      <c r="E135" s="154" t="s">
+        <v>172</v>
+      </c>
+      <c r="F135" s="152" t="s">
+        <v>173</v>
+      </c>
+      <c r="G135" s="131">
+        <v>46091</v>
+      </c>
+      <c r="H135" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="I135" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="J135" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="K135" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="L135" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="M135" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="N135" s="158" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="136" spans="1:14" s="149" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A136" s="152" t="s">
+        <v>743</v>
+      </c>
+      <c r="B136" s="152" t="s">
+        <v>211</v>
+      </c>
+      <c r="C136" s="152" t="s">
+        <v>212</v>
+      </c>
+      <c r="D136" s="152" t="s">
+        <v>136</v>
+      </c>
+      <c r="E136" s="154" t="s">
+        <v>213</v>
+      </c>
+      <c r="F136" s="152" t="s">
+        <v>211</v>
+      </c>
+      <c r="G136" s="131">
+        <v>46092</v>
+      </c>
+      <c r="H136" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="I136" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="J136" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="K136" s="134">
+        <v>80</v>
+      </c>
+      <c r="L136" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="M136" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="N136" s="158" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="137" spans="1:14" s="149" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A137" s="152" t="s">
+        <v>744</v>
+      </c>
+      <c r="B137" s="152" t="s">
+        <v>214</v>
+      </c>
+      <c r="C137" s="152" t="s">
+        <v>204</v>
+      </c>
+      <c r="D137" s="152" t="s">
+        <v>136</v>
+      </c>
+      <c r="E137" s="154" t="s">
+        <v>205</v>
+      </c>
+      <c r="F137" s="152" t="s">
+        <v>206</v>
+      </c>
+      <c r="G137" s="131">
+        <v>46092</v>
+      </c>
+      <c r="H137" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="I137" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="J137" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="K137" s="134">
+        <v>1920</v>
+      </c>
+      <c r="L137" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="M137" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="N137" s="158" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="138" spans="1:14" s="115" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A138" s="112" t="s">
+        <v>745</v>
+      </c>
+      <c r="B138" s="112" t="s">
+        <v>398</v>
+      </c>
+      <c r="C138" s="112" t="s">
+        <v>399</v>
+      </c>
+      <c r="D138" s="112" t="s">
+        <v>400</v>
+      </c>
+      <c r="E138" s="112" t="s">
+        <v>417</v>
+      </c>
+      <c r="F138" s="112" t="s">
+        <v>424</v>
+      </c>
+      <c r="G138" s="114">
+        <v>46097.465277777781</v>
+      </c>
+      <c r="H138" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="I138" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="J138" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="K138" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="L138" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="M138" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="N138" s="113" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="139" spans="1:14" s="115" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A139" s="112" t="s">
+        <v>746</v>
+      </c>
+      <c r="B139" s="112" t="s">
+        <v>340</v>
+      </c>
+      <c r="C139" s="112" t="s">
+        <v>404</v>
+      </c>
+      <c r="D139" s="112" t="s">
+        <v>346</v>
+      </c>
+      <c r="E139" s="112" t="s">
+        <v>419</v>
+      </c>
+      <c r="F139" s="112" t="s">
+        <v>425</v>
+      </c>
+      <c r="G139" s="114">
+        <v>46097.456944444442</v>
+      </c>
+      <c r="H139" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="I139" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="J139" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="K139" s="113">
+        <v>400</v>
+      </c>
+      <c r="L139" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="M139" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="N139" s="113" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="140" spans="1:14" s="115" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A140" s="112" t="s">
+        <v>747</v>
+      </c>
+      <c r="B140" s="112" t="s">
+        <v>402</v>
+      </c>
+      <c r="C140" s="112" t="s">
+        <v>345</v>
+      </c>
+      <c r="D140" s="112" t="s">
+        <v>346</v>
+      </c>
+      <c r="E140" s="112" t="s">
+        <v>418</v>
+      </c>
+      <c r="F140" s="112" t="s">
+        <v>376</v>
+      </c>
+      <c r="G140" s="114">
+        <v>46097.448611111111</v>
+      </c>
+      <c r="H140" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="I140" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="J140" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="K140" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="L140" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="M140" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="N140" s="113" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="141" spans="1:14" s="115" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A141" s="112" t="s">
+        <v>748</v>
+      </c>
+      <c r="B141" s="112" t="s">
+        <v>356</v>
+      </c>
+      <c r="C141" s="112" t="s">
+        <v>357</v>
+      </c>
+      <c r="D141" s="112" t="s">
+        <v>412</v>
+      </c>
+      <c r="E141" s="112" t="s">
+        <v>382</v>
+      </c>
+      <c r="F141" s="112" t="s">
+        <v>383</v>
+      </c>
+      <c r="G141" s="114">
+        <v>46097.4375</v>
+      </c>
+      <c r="H141" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="I141" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="J141" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="K141" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="L141" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="M141" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="N141" s="113" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="142" spans="1:14" s="115" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A142" s="112" t="s">
+        <v>749</v>
+      </c>
+      <c r="B142" s="112" t="s">
+        <v>337</v>
+      </c>
+      <c r="C142" s="112" t="s">
+        <v>338</v>
+      </c>
+      <c r="D142" s="112" t="s">
+        <v>330</v>
+      </c>
+      <c r="E142" s="112" t="s">
+        <v>371</v>
+      </c>
+      <c r="F142" s="112" t="s">
+        <v>372</v>
+      </c>
+      <c r="G142" s="114">
+        <v>46098.3125</v>
+      </c>
+      <c r="H142" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="I142" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="J142" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="K142" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="L142" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="M142" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="N142" s="113" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="143" spans="1:14" s="115" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A143" s="112" t="s">
+        <v>750</v>
+      </c>
+      <c r="B143" s="112" t="s">
+        <v>332</v>
+      </c>
+      <c r="C143" s="112" t="s">
+        <v>333</v>
+      </c>
+      <c r="D143" s="112" t="s">
+        <v>334</v>
+      </c>
+      <c r="E143" s="112" t="s">
+        <v>369</v>
+      </c>
+      <c r="F143" s="112" t="s">
+        <v>370</v>
+      </c>
+      <c r="G143" s="114">
+        <v>46098.5625</v>
+      </c>
+      <c r="H143" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="I143" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="J143" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="K143" s="113">
+        <v>400</v>
+      </c>
+      <c r="L143" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="M143" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="N143" s="113" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="144" spans="1:14" s="115" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A144" s="112" t="s">
+        <v>751</v>
+      </c>
+      <c r="B144" s="112" t="s">
+        <v>445</v>
+      </c>
+      <c r="C144" s="112" t="s">
+        <v>446</v>
+      </c>
+      <c r="D144" s="112" t="s">
+        <v>447</v>
+      </c>
+      <c r="E144" s="112" t="s">
+        <v>448</v>
+      </c>
+      <c r="F144" s="112" t="s">
+        <v>449</v>
+      </c>
+      <c r="G144" s="114">
+        <v>46099.4375</v>
+      </c>
+      <c r="H144" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="I144" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="J144" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="K144" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="L144" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="M144" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="N144" s="113" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="145" spans="1:14" s="115" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A145" s="112" t="s">
+        <v>752</v>
+      </c>
+      <c r="B145" s="112" t="s">
+        <v>451</v>
+      </c>
+      <c r="C145" s="112" t="s">
+        <v>452</v>
+      </c>
+      <c r="D145" s="112" t="s">
+        <v>330</v>
+      </c>
+      <c r="E145" s="112" t="s">
+        <v>453</v>
+      </c>
+      <c r="F145" s="112" t="s">
+        <v>454</v>
+      </c>
+      <c r="G145" s="114">
+        <v>46099.5</v>
+      </c>
+      <c r="H145" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="I145" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="J145" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="K145" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="L145" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="M145" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="N145" s="113" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="146" spans="1:14" s="115" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="112" t="s">
+        <v>753</v>
+      </c>
+      <c r="B146" s="112" t="s">
+        <v>199</v>
+      </c>
+      <c r="C146" s="112" t="s">
+        <v>200</v>
+      </c>
+      <c r="D146" s="112" t="s">
+        <v>195</v>
+      </c>
+      <c r="E146" s="112" t="s">
+        <v>201</v>
+      </c>
+      <c r="F146" s="112" t="s">
+        <v>210</v>
+      </c>
+      <c r="G146" s="114">
+        <v>46099.5</v>
+      </c>
+      <c r="H146" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="I146" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="J146" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="K146" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="L146" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="M146" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="N146" s="113" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="147" spans="1:14" s="115" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A147" s="112" t="s">
+        <v>754</v>
+      </c>
+      <c r="B147" s="112" t="s">
+        <v>193</v>
+      </c>
+      <c r="C147" s="112" t="s">
+        <v>194</v>
+      </c>
+      <c r="D147" s="112" t="s">
+        <v>195</v>
+      </c>
+      <c r="E147" s="112" t="s">
+        <v>196</v>
+      </c>
+      <c r="F147" s="112" t="s">
+        <v>197</v>
+      </c>
+      <c r="G147" s="114">
+        <v>46099.5625</v>
+      </c>
+      <c r="H147" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="I147" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="J147" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="K147" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="L147" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="M147" s="113" t="s">
+        <v>90</v>
+      </c>
+      <c r="N147" s="113" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="148" spans="1:14" s="115" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A148" s="116" t="s">
+        <v>755</v>
+      </c>
+      <c r="B148" s="116" t="s">
+        <v>429</v>
+      </c>
+      <c r="C148" s="116" t="s">
+        <v>326</v>
+      </c>
+      <c r="D148" s="116" t="s">
+        <v>430</v>
+      </c>
+      <c r="E148" s="116" t="s">
+        <v>365</v>
+      </c>
+      <c r="F148" s="116" t="s">
+        <v>366</v>
+      </c>
+      <c r="G148" s="117">
+        <v>46097</v>
+      </c>
+      <c r="H148" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="I148" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="J148" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="K148" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="L148" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="M148" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="N148" s="118" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="149" spans="1:14" s="90" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="116" t="s">
+        <v>756</v>
+      </c>
+      <c r="B149" s="116" t="s">
+        <v>432</v>
+      </c>
+      <c r="C149" s="116" t="s">
+        <v>433</v>
+      </c>
+      <c r="D149" s="116" t="s">
+        <v>218</v>
+      </c>
+      <c r="E149" s="116" t="s">
+        <v>435</v>
+      </c>
+      <c r="F149" s="116" t="s">
+        <v>437</v>
+      </c>
+      <c r="G149" s="117">
+        <v>46097</v>
+      </c>
+      <c r="H149" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="I149" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="J149" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="K149" s="118">
+        <v>400</v>
+      </c>
+      <c r="L149" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="M149" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="N149" s="118" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="150" spans="1:14" s="90" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="116" t="s">
+        <v>757</v>
+      </c>
+      <c r="B150" s="116" t="s">
+        <v>163</v>
+      </c>
+      <c r="C150" s="116" t="s">
+        <v>354</v>
+      </c>
+      <c r="D150" s="116" t="s">
+        <v>136</v>
+      </c>
+      <c r="E150" s="116" t="s">
+        <v>380</v>
+      </c>
+      <c r="F150" s="116" t="s">
+        <v>381</v>
+      </c>
+      <c r="G150" s="117">
+        <v>46097</v>
+      </c>
+      <c r="H150" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="I150" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="J150" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="K150" s="118">
+        <v>800</v>
+      </c>
+      <c r="L150" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="M150" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="N150" s="118" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="151" spans="1:14" s="90" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="116" t="s">
+        <v>758</v>
+      </c>
+      <c r="B151" s="116" t="s">
+        <v>484</v>
+      </c>
+      <c r="C151" s="116" t="s">
+        <v>485</v>
+      </c>
+      <c r="D151" s="116" t="s">
+        <v>136</v>
+      </c>
+      <c r="E151" s="116" t="s">
+        <v>486</v>
+      </c>
+      <c r="F151" s="116" t="s">
+        <v>487</v>
+      </c>
+      <c r="G151" s="117">
+        <v>46097</v>
+      </c>
+      <c r="H151" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="I151" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="J151" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="K151" s="118">
+        <v>1240</v>
+      </c>
+      <c r="L151" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="M151" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="N151" s="118" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="152" spans="1:14" s="90" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A152" s="116" t="s">
+        <v>759</v>
+      </c>
+      <c r="B152" s="116" t="s">
+        <v>479</v>
+      </c>
+      <c r="C152" s="116" t="s">
+        <v>480</v>
+      </c>
+      <c r="D152" s="116" t="s">
+        <v>136</v>
+      </c>
+      <c r="E152" s="116" t="s">
+        <v>481</v>
+      </c>
+      <c r="F152" s="116" t="s">
+        <v>482</v>
+      </c>
+      <c r="G152" s="117">
+        <v>46097</v>
+      </c>
+      <c r="H152" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="I152" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="J152" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="K152" s="118">
+        <v>1160</v>
+      </c>
+      <c r="L152" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="M152" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="N152" s="118" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="153" spans="1:14" s="90" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A153" s="116" t="s">
+        <v>760</v>
+      </c>
+      <c r="B153" s="116" t="s">
+        <v>489</v>
+      </c>
+      <c r="C153" s="116" t="s">
+        <v>490</v>
+      </c>
+      <c r="D153" s="116" t="s">
+        <v>491</v>
+      </c>
+      <c r="E153" s="116" t="s">
+        <v>492</v>
+      </c>
+      <c r="F153" s="116" t="s">
+        <v>493</v>
+      </c>
+      <c r="G153" s="117">
+        <v>46099</v>
+      </c>
+      <c r="H153" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="I153" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="J153" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="K153" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="L153" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="M153" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="N153" s="118" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="154" spans="1:14" s="90" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="116" t="s">
+        <v>761</v>
+      </c>
+      <c r="B154" s="116" t="s">
+        <v>163</v>
+      </c>
+      <c r="C154" s="116" t="s">
+        <v>207</v>
+      </c>
+      <c r="D154" s="116" t="s">
+        <v>136</v>
+      </c>
+      <c r="E154" s="116" t="s">
+        <v>235</v>
+      </c>
+      <c r="F154" s="116" t="s">
+        <v>208</v>
+      </c>
+      <c r="G154" s="117">
+        <v>46100</v>
+      </c>
+      <c r="H154" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="I154" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="J154" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="K154" s="118">
+        <v>560</v>
+      </c>
+      <c r="L154" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="M154" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="N154" s="118">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="155" spans="1:14" s="90" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="128" t="s">
+        <v>762</v>
+      </c>
+      <c r="B155" s="128" t="s">
+        <v>489</v>
+      </c>
+      <c r="C155" s="128" t="s">
+        <v>495</v>
+      </c>
+      <c r="D155" s="128" t="s">
+        <v>491</v>
+      </c>
+      <c r="E155" s="128" t="s">
+        <v>496</v>
+      </c>
+      <c r="F155" s="128" t="s">
+        <v>497</v>
+      </c>
+      <c r="G155" s="130">
+        <v>46100</v>
+      </c>
+      <c r="H155" s="132" t="s">
+        <v>90</v>
+      </c>
+      <c r="I155" s="132" t="s">
+        <v>90</v>
+      </c>
+      <c r="J155" s="132" t="s">
+        <v>90</v>
+      </c>
+      <c r="K155" s="132">
+        <v>80</v>
+      </c>
+      <c r="L155" s="132" t="s">
+        <v>90</v>
+      </c>
+      <c r="M155" s="132" t="s">
+        <v>90</v>
+      </c>
+      <c r="N155" s="132" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="156" spans="1:14" s="90" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="129" t="s">
+        <v>799</v>
+      </c>
+      <c r="B156" s="129" t="s">
+        <v>321</v>
+      </c>
+      <c r="C156" s="129" t="s">
+        <v>322</v>
+      </c>
+      <c r="D156" s="129" t="s">
+        <v>323</v>
+      </c>
+      <c r="E156" s="129" t="s">
+        <v>805</v>
+      </c>
+      <c r="F156" s="129" t="s">
+        <v>364</v>
+      </c>
+      <c r="G156" s="131">
+        <v>46104</v>
+      </c>
+      <c r="H156" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="I156" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="J156" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="K156" s="134">
+        <v>2200</v>
+      </c>
+      <c r="L156" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="M156" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="N156" s="134" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="157" spans="1:14" s="90" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="129" t="s">
+        <v>800</v>
+      </c>
+      <c r="B157" s="129" t="s">
+        <v>148</v>
+      </c>
+      <c r="C157" s="129" t="s">
+        <v>145</v>
+      </c>
+      <c r="D157" s="129" t="s">
+        <v>146</v>
+      </c>
+      <c r="E157" s="129" t="s">
+        <v>147</v>
+      </c>
+      <c r="F157" s="129" t="s">
+        <v>148</v>
+      </c>
+      <c r="G157" s="131">
+        <v>46104</v>
+      </c>
+      <c r="H157" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="I157" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="J157" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="K157" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="L157" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="M157" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="N157" s="134" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="158" spans="1:14" s="90" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="129" t="s">
+        <v>801</v>
+      </c>
+      <c r="B158" s="129" t="s">
+        <v>149</v>
+      </c>
+      <c r="C158" s="129" t="s">
+        <v>150</v>
+      </c>
+      <c r="D158" s="129" t="s">
+        <v>151</v>
+      </c>
+      <c r="E158" s="129" t="s">
+        <v>152</v>
+      </c>
+      <c r="F158" s="129" t="s">
+        <v>153</v>
+      </c>
+      <c r="G158" s="131">
+        <v>46104</v>
+      </c>
+      <c r="H158" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="I158" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="J158" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="K158" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="L158" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="M158" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="N158" s="134" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="159" spans="1:14" s="90" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="129" t="s">
+        <v>802</v>
+      </c>
+      <c r="B159" s="129" t="s">
+        <v>226</v>
+      </c>
+      <c r="C159" s="129" t="s">
+        <v>558</v>
+      </c>
+      <c r="D159" s="129" t="s">
+        <v>225</v>
+      </c>
+      <c r="E159" s="129" t="s">
+        <v>227</v>
+      </c>
+      <c r="F159" s="129" t="s">
+        <v>231</v>
+      </c>
+      <c r="G159" s="131">
+        <v>46106</v>
+      </c>
+      <c r="H159" s="134" t="s">
+        <v>165</v>
+      </c>
+      <c r="I159" s="134" t="s">
+        <v>165</v>
+      </c>
+      <c r="J159" s="134" t="s">
+        <v>165</v>
+      </c>
+      <c r="K159" s="134" t="s">
+        <v>165</v>
+      </c>
+      <c r="L159" s="134" t="s">
+        <v>165</v>
+      </c>
+      <c r="M159" s="134" t="s">
+        <v>165</v>
+      </c>
+      <c r="N159" s="134" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="160" spans="1:14" s="90" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="129" t="s">
+        <v>803</v>
+      </c>
+      <c r="B160" s="129" t="s">
+        <v>102</v>
+      </c>
+      <c r="C160" s="129" t="s">
+        <v>103</v>
+      </c>
+      <c r="D160" s="129" t="s">
+        <v>104</v>
+      </c>
+      <c r="E160" s="129" t="s">
+        <v>105</v>
+      </c>
+      <c r="F160" s="129" t="s">
+        <v>106</v>
+      </c>
+      <c r="G160" s="131">
+        <v>46107</v>
+      </c>
+      <c r="H160" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="I160" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="J160" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="K160" s="134">
+        <v>2880</v>
+      </c>
+      <c r="L160" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="M160" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="N160" s="134" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="161" spans="1:14" s="90" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="129" t="s">
+        <v>804</v>
+      </c>
+      <c r="B161" s="129" t="s">
+        <v>117</v>
+      </c>
+      <c r="C161" s="129" t="s">
+        <v>118</v>
+      </c>
+      <c r="D161" s="129" t="s">
+        <v>119</v>
+      </c>
+      <c r="E161" s="129" t="s">
+        <v>189</v>
+      </c>
+      <c r="F161" s="129" t="s">
+        <v>120</v>
+      </c>
+      <c r="G161" s="131">
+        <v>46107</v>
+      </c>
+      <c r="H161" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="I161" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="J161" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="K161" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="L161" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="M161" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="N161" s="134" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="162" spans="1:14" s="90" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="129" t="s">
+        <v>806</v>
+      </c>
+      <c r="B162" s="129" t="s">
+        <v>489</v>
+      </c>
+      <c r="C162" s="129" t="s">
+        <v>490</v>
+      </c>
+      <c r="D162" s="129" t="s">
+        <v>491</v>
+      </c>
+      <c r="E162" s="129" t="s">
+        <v>492</v>
+      </c>
+      <c r="F162" s="129" t="s">
+        <v>493</v>
+      </c>
+      <c r="G162" s="131">
+        <v>46106</v>
+      </c>
+      <c r="H162" s="134" t="s">
+        <v>807</v>
+      </c>
+      <c r="I162" s="134" t="s">
+        <v>807</v>
+      </c>
+      <c r="J162" s="134" t="s">
+        <v>807</v>
+      </c>
+      <c r="K162" s="134" t="s">
+        <v>807</v>
+      </c>
+      <c r="L162" s="134" t="s">
+        <v>807</v>
+      </c>
+      <c r="M162" s="134" t="s">
+        <v>807</v>
+      </c>
+      <c r="N162" s="134" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="163" spans="1:14" ht="15" x14ac:dyDescent="0.2">
+      <c r="A163" s="88"/>
+      <c r="B163" s="83"/>
+      <c r="C163" s="89"/>
+      <c r="D163" s="83"/>
+      <c r="E163" s="90"/>
+      <c r="F163" s="91"/>
+      <c r="G163" s="92"/>
+      <c r="H163" s="93"/>
+      <c r="I163" s="88"/>
+      <c r="J163" s="88"/>
+      <c r="K163" s="93"/>
+      <c r="L163" s="88"/>
+      <c r="M163" s="88"/>
+      <c r="N163" s="93"/>
+    </row>
+    <row r="164" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A164" s="87" t="s">
         <v>291</v>
       </c>
-      <c r="B111"/>
-[...14 lines deleted...]
-      <c r="A112" s="82" t="s">
+      <c r="B164"/>
+      <c r="C164"/>
+      <c r="D164"/>
+      <c r="E164"/>
+      <c r="F164"/>
+      <c r="G164"/>
+      <c r="H164"/>
+      <c r="I164"/>
+      <c r="J164"/>
+      <c r="K164"/>
+      <c r="L164"/>
+      <c r="M164"/>
+      <c r="N164"/>
+    </row>
+    <row r="165" spans="1:14" ht="15" x14ac:dyDescent="0.2">
+      <c r="A165" s="82" t="s">
         <v>292</v>
       </c>
-      <c r="B112" s="82"/>
-[...14 lines deleted...]
-      <c r="A113" s="82" t="s">
+      <c r="B165" s="82"/>
+      <c r="C165"/>
+      <c r="D165"/>
+      <c r="E165"/>
+      <c r="F165"/>
+      <c r="G165"/>
+      <c r="H165"/>
+      <c r="I165"/>
+      <c r="J165"/>
+      <c r="K165"/>
+      <c r="L165"/>
+      <c r="M165"/>
+      <c r="N165"/>
+    </row>
+    <row r="166" spans="1:14" ht="15" x14ac:dyDescent="0.2">
+      <c r="A166" s="82" t="s">
         <v>293</v>
       </c>
-      <c r="B113" s="82"/>
-[...30 lines deleted...]
-      <c r="A115" s="82" t="s">
+      <c r="B166" s="82"/>
+      <c r="C166"/>
+      <c r="D166"/>
+      <c r="E166"/>
+      <c r="F166"/>
+      <c r="G166"/>
+      <c r="H166"/>
+      <c r="I166"/>
+      <c r="J166"/>
+      <c r="K166"/>
+      <c r="L166"/>
+      <c r="M166"/>
+      <c r="N166"/>
+    </row>
+    <row r="167" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A167" s="84"/>
+      <c r="B167" s="82"/>
+      <c r="C167"/>
+      <c r="D167"/>
+      <c r="E167"/>
+      <c r="F167"/>
+      <c r="G167"/>
+      <c r="H167"/>
+      <c r="I167"/>
+      <c r="J167"/>
+      <c r="K167"/>
+      <c r="L167"/>
+      <c r="M167"/>
+      <c r="N167"/>
+    </row>
+    <row r="168" spans="1:14" ht="15" x14ac:dyDescent="0.2">
+      <c r="A168" s="82" t="s">
         <v>294</v>
       </c>
-      <c r="B115" s="82"/>
-[...14 lines deleted...]
-      <c r="A116" s="82" t="s">
+      <c r="B168" s="82"/>
+      <c r="C168"/>
+      <c r="D168"/>
+      <c r="E168"/>
+      <c r="F168"/>
+      <c r="G168"/>
+      <c r="H168"/>
+      <c r="I168"/>
+      <c r="J168"/>
+      <c r="K168"/>
+      <c r="L168"/>
+      <c r="M168"/>
+      <c r="N168"/>
+    </row>
+    <row r="169" spans="1:14" ht="15" x14ac:dyDescent="0.2">
+      <c r="A169" s="82" t="s">
         <v>295</v>
       </c>
-      <c r="B116" s="82"/>
-[...14 lines deleted...]
-      <c r="A117" s="82" t="s">
+      <c r="B169" s="82"/>
+      <c r="C169"/>
+      <c r="D169"/>
+      <c r="E169"/>
+      <c r="F169"/>
+      <c r="G169"/>
+      <c r="H169"/>
+      <c r="I169"/>
+      <c r="J169"/>
+      <c r="K169"/>
+      <c r="L169"/>
+      <c r="M169"/>
+      <c r="N169"/>
+    </row>
+    <row r="170" spans="1:14" ht="15" x14ac:dyDescent="0.2">
+      <c r="A170" s="82" t="s">
         <v>296</v>
       </c>
-      <c r="B117" s="82"/>
-[...31 lines deleted...]
-      <c r="B119" s="82" t="s">
+      <c r="B170" s="82"/>
+      <c r="C170"/>
+      <c r="D170"/>
+      <c r="E170"/>
+      <c r="F170"/>
+      <c r="G170"/>
+      <c r="H170"/>
+      <c r="I170"/>
+      <c r="J170"/>
+      <c r="K170"/>
+      <c r="L170"/>
+      <c r="M170"/>
+      <c r="N170"/>
+    </row>
+    <row r="171" spans="1:14" ht="15" x14ac:dyDescent="0.2">
+      <c r="A171" s="82"/>
+      <c r="B171" s="82"/>
+      <c r="C171"/>
+      <c r="D171"/>
+      <c r="E171"/>
+      <c r="F171"/>
+      <c r="G171"/>
+      <c r="H171"/>
+      <c r="I171"/>
+      <c r="J171"/>
+      <c r="K171"/>
+      <c r="L171"/>
+      <c r="M171"/>
+      <c r="N171"/>
+    </row>
+    <row r="172" spans="1:14" ht="15" x14ac:dyDescent="0.2">
+      <c r="A172" s="85"/>
+      <c r="B172" s="82" t="s">
         <v>297</v>
       </c>
-      <c r="C119"/>
-[...14 lines deleted...]
-      <c r="B120" s="82" t="s">
+      <c r="C172"/>
+      <c r="D172"/>
+      <c r="E172"/>
+      <c r="F172"/>
+      <c r="G172"/>
+      <c r="H172"/>
+      <c r="I172"/>
+      <c r="J172"/>
+      <c r="K172"/>
+      <c r="L172"/>
+      <c r="M172"/>
+      <c r="N172"/>
+    </row>
+    <row r="173" spans="1:14" ht="15" x14ac:dyDescent="0.2">
+      <c r="A173" s="86"/>
+      <c r="B173" s="82" t="s">
         <v>298</v>
       </c>
-      <c r="C120"/>
-[...10 lines deleted...]
-      <c r="N120"/>
+      <c r="C173"/>
+      <c r="D173"/>
+      <c r="E173"/>
+      <c r="F173"/>
+      <c r="G173"/>
+      <c r="H173"/>
+      <c r="I173"/>
+      <c r="J173"/>
+      <c r="K173"/>
+      <c r="L173"/>
+      <c r="M173"/>
+      <c r="N173"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:N2" xr:uid="{00000000-0001-0000-0100-000000000000}"/>
   <phoneticPr fontId="32" type="noConversion"/>
-  <dataValidations count="3">
-    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="CELL COUNT ERROR!" error="Cells per litre less than 40!" sqref="H39:N46 I47:N56 H57:N57 H59:N61 I62:N109" xr:uid="{8A539F5E-E186-4525-8350-B8735D4CBD27}">
+  <conditionalFormatting sqref="E138:E147">
+    <cfRule type="cellIs" dxfId="5" priority="1" operator="equal">
+      <formula>#REF!</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H138:H147">
+    <cfRule type="cellIs" dxfId="4" priority="12" operator="between">
+      <formula>40</formula>
+      <formula>99999999999999</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H138:N147">
+    <cfRule type="cellIs" dxfId="3" priority="11" operator="between">
+      <formula>1</formula>
+      <formula>999999999999999000000</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I138:I147">
+    <cfRule type="cellIs" dxfId="2" priority="14" stopIfTrue="1" operator="between">
+      <formula>100</formula>
+      <formula>1E+59</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J138:J147">
+    <cfRule type="cellIs" dxfId="1" priority="13" stopIfTrue="1" operator="between">
+      <formula>100</formula>
+      <formula>1E+26</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K138:K147">
+    <cfRule type="cellIs" dxfId="0" priority="15" stopIfTrue="1" operator="between">
+      <formula>150000</formula>
+      <formula>999999999999</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations count="7">
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="CELL COUNT ERROR!" error="Cells per litre less than 40!" sqref="H39:N46 I47:N56 H57:N57 H59:N61 I62:N137 H138:N147 H148:M148" xr:uid="{8A539F5E-E186-4525-8350-B8735D4CBD27}">
       <formula1>40</formula1>
     </dataValidation>
-    <dataValidation type="date" errorStyle="warning" operator="equal" allowBlank="1" showErrorMessage="1" errorTitle="Incorrect date?" error="This is not today's date" sqref="H47:H56 H62:H109" xr:uid="{D3CEA0AB-9568-40E9-BE0A-29DBA98F82DD}">
+    <dataValidation type="date" errorStyle="warning" operator="equal" allowBlank="1" showErrorMessage="1" errorTitle="Incorrect date?" error="This is not today's date" sqref="H47:H56 H62:H137" xr:uid="{D3CEA0AB-9568-40E9-BE0A-29DBA98F82DD}">
       <formula1>TODAY()</formula1>
     </dataValidation>
-    <dataValidation type="date" errorStyle="warning" allowBlank="1" showErrorMessage="1" errorTitle="Incorrect date?" error="1. The date entered is more than 7 days in the past_x000a_2. The date entered is in the future" sqref="G39:G109" xr:uid="{7EE635E3-5D2C-4827-9486-FEE26041BB3B}">
+    <dataValidation type="date" errorStyle="warning" allowBlank="1" showErrorMessage="1" errorTitle="Incorrect date?" error="1. The date entered is more than 7 days in the past_x000a_2. The date entered is in the future" sqref="G39:G148" xr:uid="{7EE635E3-5D2C-4827-9486-FEE26041BB3B}">
       <formula1>TODAY()-7</formula1>
       <formula2>TODAY()</formula2>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="warning" allowBlank="1" showErrorMessage="1" errorTitle="Unusual name" error="Not a normal inputter!" sqref="E150 E152:E153 E155:E162" xr:uid="{DE572F31-A153-4881-AC15-D776568EF136}">
+      <formula1>#REF!</formula1>
+    </dataValidation>
+    <dataValidation type="date" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Not 2014!" error="Not 2014!" sqref="G153" xr:uid="{5268D050-2D64-426F-8862-2D9F5A3153BA}">
+      <formula1>42005</formula1>
+      <formula2>42369</formula2>
+    </dataValidation>
+    <dataValidation type="date" errorStyle="warning" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Incorrect date?" error="This is not today's date" sqref="G150 G152" xr:uid="{D562DAA5-C0EF-4DED-B06D-8229DF61B0D5}">
+      <formula1>TODAY()</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="warning" showErrorMessage="1" errorTitle="Error?" error="Unusual sampling method or spelling error" sqref="F148" xr:uid="{81DBC94C-D92E-4093-89FB-E266F4E7EB23}">
+      <formula1>"SURFACE, POLE, TUBE"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{90D77187-E7FB-4278-BAF3-15208E5CEA90}">
   <dimension ref="A1:P38"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A19" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <selection activeCell="T16" sqref="T16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.42578125" style="13" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="13" customWidth="1"/>
     <col min="3" max="3" width="12" style="13" customWidth="1"/>
     <col min="4" max="4" width="11.42578125" style="13" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="13" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" style="13" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="13" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="13" customWidth="1"/>
@@ -15640,368 +21088,368 @@
         <v>51</v>
       </c>
       <c r="B21" s="7"/>
       <c r="H21" s="13"/>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="13"/>
       <c r="L21" s="13"/>
     </row>
     <row r="22" spans="1:15" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="13"/>
       <c r="B22" s="7"/>
       <c r="H22" s="13"/>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="13"/>
       <c r="L22" s="13"/>
     </row>
     <row r="23" spans="1:15" s="4" customFormat="1" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="42" t="s">
         <v>50</v>
       </c>
       <c r="O23" s="41"/>
     </row>
     <row r="24" spans="1:15" s="4" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="164" t="s">
+      <c r="A24" s="165" t="s">
         <v>49</v>
       </c>
-      <c r="B24" s="165"/>
+      <c r="B24" s="166"/>
       <c r="C24" s="40" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="39" t="s">
         <v>48</v>
       </c>
       <c r="F24" s="39" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="39" t="s">
         <v>47</v>
       </c>
       <c r="H24" s="39" t="s">
         <v>46</v>
       </c>
       <c r="I24" s="39" t="s">
         <v>45</v>
       </c>
       <c r="J24" s="39" t="s">
         <v>12</v>
       </c>
       <c r="K24" s="39" t="s">
         <v>8</v>
       </c>
       <c r="L24" s="39" t="s">
         <v>44</v>
       </c>
       <c r="M24" s="39" t="s">
         <v>11</v>
       </c>
       <c r="N24" s="39" t="s">
         <v>43</v>
       </c>
       <c r="O24" s="38" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="25" spans="1:15" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="166" t="s">
+      <c r="A25" s="167" t="s">
         <v>41</v>
       </c>
       <c r="B25" s="37" t="s">
         <v>40</v>
       </c>
       <c r="C25" s="36">
         <v>16</v>
       </c>
       <c r="D25" s="35">
         <v>41</v>
       </c>
       <c r="E25" s="35">
         <v>18</v>
       </c>
       <c r="F25" s="35">
         <v>27</v>
       </c>
       <c r="G25" s="35">
         <v>29</v>
       </c>
       <c r="H25" s="35">
         <v>17</v>
       </c>
       <c r="I25" s="35">
         <v>16</v>
       </c>
       <c r="J25" s="34">
         <v>16</v>
       </c>
       <c r="K25" s="34">
         <v>72</v>
       </c>
       <c r="L25" s="34">
         <v>16</v>
       </c>
       <c r="M25" s="35">
         <v>16</v>
       </c>
       <c r="N25" s="34">
         <v>16</v>
       </c>
       <c r="O25" s="33">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:15" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="167"/>
+      <c r="A26" s="168"/>
       <c r="B26" s="28" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="32">
         <v>16</v>
       </c>
       <c r="D26" s="31">
         <v>16</v>
       </c>
       <c r="E26" s="31">
         <v>36</v>
       </c>
       <c r="F26" s="31">
         <v>16</v>
       </c>
       <c r="G26" s="31">
         <v>16</v>
       </c>
       <c r="H26" s="31">
         <v>32</v>
       </c>
       <c r="I26" s="31">
         <v>16</v>
       </c>
       <c r="J26" s="30">
         <v>16</v>
       </c>
       <c r="K26" s="30">
         <v>16</v>
       </c>
       <c r="L26" s="30">
         <v>16</v>
       </c>
       <c r="M26" s="31">
         <v>16</v>
       </c>
       <c r="N26" s="30">
         <v>20.5</v>
       </c>
       <c r="O26" s="29">
         <v>18.5</v>
       </c>
     </row>
     <row r="27" spans="1:15" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="167"/>
+      <c r="A27" s="168"/>
       <c r="B27" s="28" t="s">
         <v>38</v>
       </c>
       <c r="C27" s="32">
         <v>16</v>
       </c>
       <c r="D27" s="31">
         <v>17</v>
       </c>
       <c r="E27" s="31">
         <v>16</v>
       </c>
       <c r="F27" s="31">
         <v>25</v>
       </c>
       <c r="G27" s="31">
         <v>28</v>
       </c>
       <c r="H27" s="31">
         <v>16</v>
       </c>
       <c r="I27" s="31">
         <v>16</v>
       </c>
       <c r="J27" s="30">
         <v>16</v>
       </c>
       <c r="K27" s="30">
         <v>36</v>
       </c>
       <c r="L27" s="30">
         <v>16</v>
       </c>
       <c r="M27" s="31">
         <v>16</v>
       </c>
       <c r="N27" s="30">
         <v>16</v>
       </c>
       <c r="O27" s="29">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:15" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="167"/>
+      <c r="A28" s="168"/>
       <c r="B28" s="28" t="s">
         <v>37</v>
       </c>
       <c r="C28" s="32">
         <v>16</v>
       </c>
       <c r="D28" s="31">
         <v>16</v>
       </c>
       <c r="E28" s="31">
         <v>16</v>
       </c>
       <c r="F28" s="31">
         <v>16</v>
       </c>
       <c r="G28" s="31">
         <v>16</v>
       </c>
       <c r="H28" s="31">
         <v>16</v>
       </c>
       <c r="I28" s="31">
         <v>16</v>
       </c>
       <c r="J28" s="30">
         <v>16</v>
       </c>
       <c r="K28" s="30">
         <v>16</v>
       </c>
       <c r="L28" s="30">
         <v>16</v>
       </c>
       <c r="M28" s="31">
         <v>16</v>
       </c>
       <c r="N28" s="30">
         <v>16</v>
       </c>
       <c r="O28" s="29">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:15" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="167"/>
+      <c r="A29" s="168"/>
       <c r="B29" s="28" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="32">
         <v>16</v>
       </c>
       <c r="D29" s="31">
         <v>16</v>
       </c>
       <c r="E29" s="31">
         <v>16</v>
       </c>
       <c r="F29" s="31">
         <v>16</v>
       </c>
       <c r="G29" s="31">
         <v>16</v>
       </c>
       <c r="H29" s="31">
         <v>16</v>
       </c>
       <c r="I29" s="31">
         <v>16</v>
       </c>
       <c r="J29" s="30">
         <v>16</v>
       </c>
       <c r="K29" s="30">
         <v>16</v>
       </c>
       <c r="L29" s="30">
         <v>16</v>
       </c>
       <c r="M29" s="31">
         <v>16</v>
       </c>
       <c r="N29" s="30">
         <v>16</v>
       </c>
       <c r="O29" s="29">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:15" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="167"/>
+      <c r="A30" s="168"/>
       <c r="B30" s="28" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="32">
         <v>16</v>
       </c>
       <c r="D30" s="31">
         <v>16</v>
       </c>
       <c r="E30" s="31">
         <v>16</v>
       </c>
       <c r="F30" s="31">
         <v>16</v>
       </c>
       <c r="G30" s="31">
         <v>16</v>
       </c>
       <c r="H30" s="31">
         <v>16</v>
       </c>
       <c r="I30" s="31">
         <v>16</v>
       </c>
       <c r="J30" s="30">
         <v>16</v>
       </c>
       <c r="K30" s="30">
         <v>16</v>
       </c>
       <c r="L30" s="30">
         <v>16</v>
       </c>
       <c r="M30" s="31">
         <v>16</v>
       </c>
       <c r="N30" s="30">
         <v>16</v>
       </c>
       <c r="O30" s="29">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:15" s="4" customFormat="1" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="168"/>
+      <c r="A31" s="169"/>
       <c r="B31" s="28" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="27">
         <v>16</v>
       </c>
       <c r="D31" s="26">
         <v>16</v>
       </c>
       <c r="E31" s="26">
         <v>16</v>
       </c>
       <c r="F31" s="26">
         <v>16</v>
       </c>
       <c r="G31" s="26">
         <v>16</v>
       </c>
       <c r="H31" s="26">
         <v>16</v>
       </c>
       <c r="I31" s="26">
         <v>16</v>
       </c>
       <c r="J31" s="25">