--- v3 (2026-06-26)
+++ v4 (2026-07-16)
@@ -2,88 +2,88 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\C8581_FSA_OC_Biotoxins\Working_Area\Results\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\C8581_FSA_OC_Biotoxins\Working_Area\Results\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8256931F-3E8F-4959-B62E-2A6CFF06EA77}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B597DC88-8A16-4312-8B70-DD0228541A5C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1110" yWindow="225" windowWidth="26895" windowHeight="15150" tabRatio="601" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="601" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Biotoxin results" sheetId="7" r:id="rId1"/>
     <sheet name="Phytoplankton results" sheetId="3" r:id="rId2"/>
     <sheet name="Methods characteristics" sheetId="8" r:id="rId3"/>
     <sheet name="Abbreviations " sheetId="9" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Biotoxin results'!$A$2:$O$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Phytoplankton results'!$A$2:$N$2</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Biotoxin results'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10312" uniqueCount="1354">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11851" uniqueCount="1496">
   <si>
     <t>Bed ID</t>
   </si>
   <si>
     <t>RL = Reporting Limit [either the LOQ of the method for the toxin/species combination or the concentration of the lowest calibration standard depending on which one is the highest.]</t>
   </si>
   <si>
     <t>PS = Positive</t>
   </si>
   <si>
     <t>ND = Not Detected</t>
   </si>
   <si>
     <t>NG = Negative</t>
   </si>
   <si>
     <t>LOD = Limit of Detection</t>
   </si>
   <si>
     <t>LOQ = Limit of Quantitation</t>
   </si>
   <si>
     <t>Mussels</t>
   </si>
   <si>
@@ -4375,50 +4375,476 @@
     <t>404/26</t>
   </si>
   <si>
     <t>405/26</t>
   </si>
   <si>
     <t>406/26</t>
   </si>
   <si>
     <t>407/26</t>
   </si>
   <si>
     <t>SW83053318</t>
   </si>
   <si>
     <t>Lower Fal: Mid-Channel</t>
   </si>
   <si>
     <t>SD33281813</t>
   </si>
   <si>
     <t>Southport Sluice Gate</t>
   </si>
   <si>
     <t>Not tested, incorrect RMP</t>
+  </si>
+  <si>
+    <t>BTX/2026/1355</t>
+  </si>
+  <si>
+    <t>BTX/2026/1356</t>
+  </si>
+  <si>
+    <t>BTX/2026/1357</t>
+  </si>
+  <si>
+    <t>BTX/2026/1358</t>
+  </si>
+  <si>
+    <t>BTX/2026/1359</t>
+  </si>
+  <si>
+    <t>BTX/2026/1360</t>
+  </si>
+  <si>
+    <t>BTX/2026/1382</t>
+  </si>
+  <si>
+    <t>BTX/2026/1383</t>
+  </si>
+  <si>
+    <t>BTX/2026/1384</t>
+  </si>
+  <si>
+    <t>BTX/2026/1385</t>
+  </si>
+  <si>
+    <t>B33CC</t>
+  </si>
+  <si>
+    <t>BTX/2026/1386</t>
+  </si>
+  <si>
+    <t>BTX/2026/1404</t>
+  </si>
+  <si>
+    <t>BTX/2026/1416</t>
+  </si>
+  <si>
+    <t>BTX/2026/1417</t>
+  </si>
+  <si>
+    <t>BTX/2026/1418</t>
+  </si>
+  <si>
+    <t>B35AK</t>
+  </si>
+  <si>
+    <t>BTX/2026/1419</t>
+  </si>
+  <si>
+    <t>BTX/2026/1420</t>
+  </si>
+  <si>
+    <t>SY1375975601</t>
+  </si>
+  <si>
+    <t>SW 8030 3402</t>
+  </si>
+  <si>
+    <t>Upper Flushing</t>
+  </si>
+  <si>
+    <t>SW93667424</t>
+  </si>
+  <si>
+    <t>Ball Hill East</t>
+  </si>
+  <si>
+    <t>1.6</t>
+  </si>
+  <si>
+    <t>408/26</t>
+  </si>
+  <si>
+    <t>409/26</t>
+  </si>
+  <si>
+    <t>410/26</t>
+  </si>
+  <si>
+    <t>411/26</t>
+  </si>
+  <si>
+    <t>412/26</t>
+  </si>
+  <si>
+    <t>413/26</t>
+  </si>
+  <si>
+    <t>414/26</t>
+  </si>
+  <si>
+    <t>415/26</t>
+  </si>
+  <si>
+    <t>416/26</t>
+  </si>
+  <si>
+    <t>417/26</t>
+  </si>
+  <si>
+    <t>418/26</t>
+  </si>
+  <si>
+    <t>419/26</t>
+  </si>
+  <si>
+    <t>420/26</t>
+  </si>
+  <si>
+    <t>421/26</t>
+  </si>
+  <si>
+    <t>422/26</t>
+  </si>
+  <si>
+    <t>424/26</t>
+  </si>
+  <si>
+    <t>425/26</t>
+  </si>
+  <si>
+    <t>426/26</t>
+  </si>
+  <si>
+    <t>427/26</t>
+  </si>
+  <si>
+    <t>428/26</t>
+  </si>
+  <si>
+    <t>429/26</t>
+  </si>
+  <si>
+    <t>431/26</t>
+  </si>
+  <si>
+    <t>433/26</t>
+  </si>
+  <si>
+    <t>SY13757560</t>
+  </si>
+  <si>
+    <t>BTX/2026/1434</t>
+  </si>
+  <si>
+    <t>BTX/2026/1435</t>
+  </si>
+  <si>
+    <t>BTX/2026/1436</t>
+  </si>
+  <si>
+    <t>BTX/2026/1437</t>
+  </si>
+  <si>
+    <t>BTX/2026/1438</t>
+  </si>
+  <si>
+    <t>BTX/2026/1439</t>
+  </si>
+  <si>
+    <t>BTX/2026/1456</t>
+  </si>
+  <si>
+    <t>BTX/2026/1457</t>
+  </si>
+  <si>
+    <t>BTX/2026/1458</t>
+  </si>
+  <si>
+    <t>BTX/2026/1459</t>
+  </si>
+  <si>
+    <t>BTX/2026/1460</t>
+  </si>
+  <si>
+    <t>BTX/2026/1461</t>
+  </si>
+  <si>
+    <t>BTX/2026/1462</t>
+  </si>
+  <si>
+    <t>BTX/2026/1463</t>
+  </si>
+  <si>
+    <t>BTX/2026/1466</t>
+  </si>
+  <si>
+    <t>BTX/2026/1467</t>
+  </si>
+  <si>
+    <t>BTX/2026/1468</t>
+  </si>
+  <si>
+    <t>BTX/2026/1469</t>
+  </si>
+  <si>
+    <t>BTX/2026/1482</t>
+  </si>
+  <si>
+    <t>SS4365395619</t>
+  </si>
+  <si>
+    <t>SY1370975578</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Pacific Oyster</t>
+  </si>
+  <si>
+    <t>434/26</t>
+  </si>
+  <si>
+    <t>435/26</t>
+  </si>
+  <si>
+    <t>436/26</t>
+  </si>
+  <si>
+    <t>437/26</t>
+  </si>
+  <si>
+    <t>438/26</t>
+  </si>
+  <si>
+    <t>439/26</t>
+  </si>
+  <si>
+    <t>440/26</t>
+  </si>
+  <si>
+    <t>441/26</t>
+  </si>
+  <si>
+    <t>442/26</t>
+  </si>
+  <si>
+    <t>443/26</t>
+  </si>
+  <si>
+    <t>444/26</t>
+  </si>
+  <si>
+    <t>445/26</t>
+  </si>
+  <si>
+    <t>446/26</t>
+  </si>
+  <si>
+    <t>447/26</t>
+  </si>
+  <si>
+    <t>448/26</t>
+  </si>
+  <si>
+    <t>449/26</t>
+  </si>
+  <si>
+    <t>450/26</t>
+  </si>
+  <si>
+    <t>451/26</t>
+  </si>
+  <si>
+    <t>452/26</t>
+  </si>
+  <si>
+    <t>453/26</t>
+  </si>
+  <si>
+    <t>454/26</t>
+  </si>
+  <si>
+    <t>455/26</t>
+  </si>
+  <si>
+    <t>456/26</t>
+  </si>
+  <si>
+    <t>457/26</t>
+  </si>
+  <si>
+    <t>458/26</t>
+  </si>
+  <si>
+    <t>459/26</t>
+  </si>
+  <si>
+    <t>460/26</t>
+  </si>
+  <si>
+    <t>461/26</t>
+  </si>
+  <si>
+    <t>462/26</t>
+  </si>
+  <si>
+    <t>463/26</t>
+  </si>
+  <si>
+    <t>SY13707557</t>
+  </si>
+  <si>
+    <t>465/26</t>
+  </si>
+  <si>
+    <t>466/26</t>
+  </si>
+  <si>
+    <t>467/26</t>
+  </si>
+  <si>
+    <t>468/26</t>
+  </si>
+  <si>
+    <t>469/26</t>
+  </si>
+  <si>
+    <t>470/26</t>
+  </si>
+  <si>
+    <t>471/26</t>
+  </si>
+  <si>
+    <t>472/26</t>
+  </si>
+  <si>
+    <t>473/26</t>
+  </si>
+  <si>
+    <t>474/26</t>
+  </si>
+  <si>
+    <t>475/26</t>
+  </si>
+  <si>
+    <t>476/26</t>
+  </si>
+  <si>
+    <t>477/26</t>
+  </si>
+  <si>
+    <t>478/26</t>
+  </si>
+  <si>
+    <t>479/26</t>
+  </si>
+  <si>
+    <t>480/26</t>
+  </si>
+  <si>
+    <t>BTX/2026/1509</t>
+  </si>
+  <si>
+    <t>BTX/2026/1510</t>
+  </si>
+  <si>
+    <t>BTX/2026/1511</t>
+  </si>
+  <si>
+    <t>BTX/2026/1512</t>
+  </si>
+  <si>
+    <t>BTX/2026/1513</t>
+  </si>
+  <si>
+    <t>BTX/2026/1514</t>
+  </si>
+  <si>
+    <t>BTX/2026/1515</t>
+  </si>
+  <si>
+    <t>BTX/2026/1516</t>
+  </si>
+  <si>
+    <t>BTX/2026/1521</t>
+  </si>
+  <si>
+    <t>BTX/2026/1522</t>
+  </si>
+  <si>
+    <t>BTX/2026/1539</t>
+  </si>
+  <si>
+    <t>BTX/2026/1540</t>
+  </si>
+  <si>
+    <t>SY13799 75615</t>
+  </si>
+  <si>
+    <t>BTX/2026/1542</t>
+  </si>
+  <si>
+    <t>BTX/2026/1543</t>
+  </si>
+  <si>
+    <t>BTX/2026/1544</t>
+  </si>
+  <si>
+    <t>BTX/2026/1545</t>
+  </si>
+  <si>
+    <t>BTX/2026/1547</t>
+  </si>
+  <si>
+    <t>BTX/2026/1560</t>
+  </si>
+  <si>
+    <t>BTX/2026/1561</t>
+  </si>
+  <si>
+    <t>BTX/2026/1562</t>
+  </si>
+  <si>
+    <t>BTX/2026/1570</t>
+  </si>
+  <si>
+    <t>BTX/2026/1571</t>
+  </si>
+  <si>
+    <t>BTX/2026/1572</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#&quot;/18&quot;"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="39" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -4631,51 +5057,51 @@
       <vertAlign val="superscript"/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF0000FF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="35">
+  <fills count="36">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="46"/>
       </patternFill>
@@ -4812,50 +5238,56 @@
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC000"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFBFBFBF"/>
         <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC000"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="52">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
@@ -5522,51 +5954,51 @@
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="20" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="199">
+  <cellXfs count="201">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="42"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="42" applyFont="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="39" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="42" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="39" applyFont="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="39" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="39" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="39" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -6015,86 +6447,92 @@
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="34" fillId="24" borderId="10" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="26" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="25" fillId="25" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="34" fillId="30" borderId="10" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="26" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="26" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="26" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="34" fillId="26" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="34" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="34" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="25" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="34" fillId="35" borderId="10" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="26" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="38" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="37" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="33" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="29" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="26" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="56">
     <cellStyle name="20% - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="22" builtinId="41" customBuiltin="1"/>
@@ -6111,51 +6549,230 @@
     <cellStyle name="Heading 4" xfId="33" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Hyperlink 2" xfId="34" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
     <cellStyle name="Input" xfId="35" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="36" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="37" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="38" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
     <cellStyle name="Normal 2 2" xfId="39" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
     <cellStyle name="Normal 3" xfId="40" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
     <cellStyle name="Normal 3 2" xfId="41" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
     <cellStyle name="Normal 3 2 2" xfId="52" xr:uid="{948A15B4-FE91-4490-BD57-E33B9AF73748}"/>
     <cellStyle name="Normal 3 3" xfId="49" xr:uid="{EC250DB6-4278-4069-96FC-7048368D10E6}"/>
     <cellStyle name="Normal 3 3 2" xfId="54" xr:uid="{05026056-42BF-4C66-8CAF-9E2AC1F0ED8D}"/>
     <cellStyle name="Normal 3 4" xfId="50" xr:uid="{8D6C6B31-E29C-45B6-92E1-4C9083770616}"/>
     <cellStyle name="Normal 3 4 2" xfId="55" xr:uid="{E016EE76-3D84-4A26-9253-5BC444406EF4}"/>
     <cellStyle name="Normal 3 5" xfId="51" xr:uid="{137C78B1-AE0D-4B44-8C68-AA4074C1EBBE}"/>
     <cellStyle name="Normal 4" xfId="42" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
     <cellStyle name="Normal 5" xfId="43" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
     <cellStyle name="Normal 5 2" xfId="53" xr:uid="{240E7797-E370-4C92-970D-CE64BD0A856F}"/>
     <cellStyle name="Note" xfId="44" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="45" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="46" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="47" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="48" builtinId="11" customBuiltin="1"/>
   </cellStyles>
-  <dxfs count="35">
+  <dxfs count="61">
+    <dxf>
+      <font>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color auto="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFEBF1DE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFEBF1DE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFEBF1DE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFEBF1DE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFEBF1DE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFEBF1DE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFEBF1DE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFEBF1DE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFEBF1DE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFEBF1DE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFEBF1DE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFEBF1DE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFEBF1DE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFEBF1DE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFEBF1DE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFEBF1DE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color auto="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
@@ -6344,81 +6961,124 @@
         <extend val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <condense val="0"/>
         <extend val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
@@ -6853,55 +7513,55 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:O412"/>
+  <dimension ref="A1:O471"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="C418" sqref="C418"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A418" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A436" sqref="A436:XFD458"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="22.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.7109375" style="47"/>
     <col min="2" max="2" width="31.7109375" style="47" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22.7109375" style="47"/>
     <col min="4" max="4" width="41.28515625" style="47" customWidth="1"/>
     <col min="5" max="5" width="27.28515625" style="47" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="39.140625" style="47" customWidth="1"/>
     <col min="7" max="8" width="22.7109375" style="57"/>
     <col min="9" max="16384" width="22.7109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
         <v>299</v>
       </c>
       <c r="H1" s="58"/>
     </row>
     <row r="2" spans="1:15" s="11" customFormat="1" ht="122.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="49" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="49" t="s">
@@ -22774,90 +23434,90 @@
       </c>
       <c r="B370" s="102" t="s">
         <v>467</v>
       </c>
       <c r="C370" s="102" t="s">
         <v>468</v>
       </c>
       <c r="D370" s="102" t="s">
         <v>136</v>
       </c>
       <c r="E370" s="130" t="s">
         <v>469</v>
       </c>
       <c r="F370" s="102" t="s">
         <v>470</v>
       </c>
       <c r="G370" s="103">
         <v>46188</v>
       </c>
       <c r="H370" s="102" t="s">
         <v>89</v>
       </c>
       <c r="I370" s="102"/>
       <c r="J370" s="102"/>
       <c r="K370" s="104"/>
-      <c r="L370" s="193">
+      <c r="L370" s="187">
         <v>180</v>
       </c>
       <c r="M370" s="64" t="s">
         <v>91</v>
       </c>
       <c r="N370" s="64" t="s">
         <v>91</v>
       </c>
       <c r="O370" s="64"/>
     </row>
     <row r="371" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A371" s="102" t="s">
         <v>1282</v>
       </c>
       <c r="B371" s="102" t="s">
         <v>472</v>
       </c>
       <c r="C371" s="102" t="s">
         <v>473</v>
       </c>
       <c r="D371" s="102" t="s">
         <v>136</v>
       </c>
       <c r="E371" s="130" t="s">
         <v>474</v>
       </c>
       <c r="F371" s="102" t="s">
         <v>475</v>
       </c>
       <c r="G371" s="103">
         <v>46188</v>
       </c>
       <c r="H371" s="102" t="s">
         <v>89</v>
       </c>
       <c r="I371" s="102"/>
       <c r="J371" s="102"/>
       <c r="K371" s="104"/>
-      <c r="L371" s="194">
+      <c r="L371" s="188">
         <v>87</v>
       </c>
       <c r="M371" s="64" t="s">
         <v>91</v>
       </c>
       <c r="N371" s="64" t="s">
         <v>91</v>
       </c>
       <c r="O371" s="64"/>
     </row>
     <row r="372" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A372" s="102" t="s">
         <v>1283</v>
       </c>
       <c r="B372" s="102" t="s">
         <v>163</v>
       </c>
       <c r="C372" s="102" t="s">
         <v>342</v>
       </c>
       <c r="D372" s="102" t="s">
         <v>340</v>
       </c>
       <c r="E372" s="130" t="s">
         <v>368</v>
@@ -23313,60 +23973,60 @@
       <c r="C383" s="102" t="s">
         <v>765</v>
       </c>
       <c r="D383" s="102" t="s">
         <v>318</v>
       </c>
       <c r="E383" s="130" t="s">
         <v>766</v>
       </c>
       <c r="F383" s="102" t="s">
         <v>767</v>
       </c>
       <c r="G383" s="103">
         <v>46189</v>
       </c>
       <c r="H383" s="102" t="s">
         <v>372</v>
       </c>
       <c r="I383" s="102" t="s">
         <v>1312</v>
       </c>
       <c r="J383" s="102" t="s">
         <v>1312</v>
       </c>
       <c r="K383" s="104"/>
-      <c r="L383" s="195" t="s">
+      <c r="L383" s="189" t="s">
         <v>1312</v>
       </c>
-      <c r="M383" s="195" t="s">
+      <c r="M383" s="189" t="s">
         <v>1312</v>
       </c>
-      <c r="N383" s="195" t="s">
+      <c r="N383" s="189" t="s">
         <v>1312</v>
       </c>
-      <c r="O383" s="195" t="s">
+      <c r="O383" s="189" t="s">
         <v>1312</v>
       </c>
     </row>
     <row r="384" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A384" s="102" t="s">
         <v>1295</v>
       </c>
       <c r="B384" s="102" t="s">
         <v>141</v>
       </c>
       <c r="C384" s="102" t="s">
         <v>142</v>
       </c>
       <c r="D384" s="102" t="s">
         <v>128</v>
       </c>
       <c r="E384" s="130" t="s">
         <v>1311</v>
       </c>
       <c r="F384" s="102" t="s">
         <v>143</v>
       </c>
       <c r="G384" s="103">
         <v>46189</v>
       </c>
@@ -23858,92 +24518,92 @@
       </c>
       <c r="B396" s="102" t="s">
         <v>467</v>
       </c>
       <c r="C396" s="102" t="s">
         <v>468</v>
       </c>
       <c r="D396" s="102" t="s">
         <v>136</v>
       </c>
       <c r="E396" s="130" t="s">
         <v>469</v>
       </c>
       <c r="F396" s="102" t="s">
         <v>470</v>
       </c>
       <c r="G396" s="103">
         <v>46191</v>
       </c>
       <c r="H396" s="102" t="s">
         <v>89</v>
       </c>
       <c r="I396" s="102"/>
       <c r="J396" s="102"/>
       <c r="K396" s="104"/>
-      <c r="L396" s="194">
+      <c r="L396" s="188">
         <v>147</v>
       </c>
       <c r="M396" s="64" t="s">
         <v>91</v>
       </c>
       <c r="N396" s="64" t="s">
         <v>91</v>
       </c>
       <c r="O396" s="64"/>
     </row>
     <row r="397" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A397" s="102" t="s">
         <v>1308</v>
       </c>
       <c r="B397" s="102" t="s">
         <v>472</v>
       </c>
       <c r="C397" s="102" t="s">
         <v>473</v>
       </c>
       <c r="D397" s="102" t="s">
         <v>136</v>
       </c>
       <c r="E397" s="130" t="s">
         <v>474</v>
       </c>
       <c r="F397" s="102" t="s">
         <v>475</v>
       </c>
       <c r="G397" s="103">
         <v>46191</v>
       </c>
       <c r="H397" s="102" t="s">
         <v>89</v>
       </c>
       <c r="I397" s="102" t="s">
         <v>90</v>
       </c>
       <c r="J397" s="102"/>
       <c r="K397" s="104"/>
-      <c r="L397" s="194">
+      <c r="L397" s="188">
         <v>83</v>
       </c>
       <c r="M397" s="64" t="s">
         <v>91</v>
       </c>
       <c r="N397" s="64" t="s">
         <v>91</v>
       </c>
       <c r="O397" s="64" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="398" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A398" s="102" t="s">
         <v>1309</v>
       </c>
       <c r="B398" s="102" t="s">
         <v>160</v>
       </c>
       <c r="C398" s="102" t="s">
         <v>221</v>
       </c>
       <c r="D398" s="102" t="s">
         <v>161</v>
       </c>
@@ -23998,208 +24658,2797 @@
       </c>
       <c r="G399" s="103">
         <v>46191</v>
       </c>
       <c r="H399" s="102" t="s">
         <v>89</v>
       </c>
       <c r="I399" s="102" t="s">
         <v>90</v>
       </c>
       <c r="J399" s="102"/>
       <c r="K399" s="104"/>
       <c r="L399" s="64" t="s">
         <v>91</v>
       </c>
       <c r="M399" s="64" t="s">
         <v>91</v>
       </c>
       <c r="N399" s="64" t="s">
         <v>91</v>
       </c>
       <c r="O399" s="64" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="401" spans="1:7" s="107" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A401" s="182" t="s">
+    <row r="400" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A400" s="102" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B400" s="102" t="s">
+        <v>131</v>
+      </c>
+      <c r="C400" s="102" t="s">
+        <v>228</v>
+      </c>
+      <c r="D400" s="102" t="s">
+        <v>132</v>
+      </c>
+      <c r="E400" s="130" t="s">
+        <v>223</v>
+      </c>
+      <c r="F400" s="102" t="s">
+        <v>224</v>
+      </c>
+      <c r="G400" s="103">
+        <v>46195</v>
+      </c>
+      <c r="H400" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I400" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="J400" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="K400" s="104"/>
+      <c r="L400" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M400" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N400" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O400" s="106" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="401" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A401" s="102" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B401" s="102" t="s">
+        <v>131</v>
+      </c>
+      <c r="C401" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="D401" s="102" t="s">
+        <v>132</v>
+      </c>
+      <c r="E401" s="130" t="s">
+        <v>134</v>
+      </c>
+      <c r="F401" s="102" t="s">
+        <v>135</v>
+      </c>
+      <c r="G401" s="103">
+        <v>46195</v>
+      </c>
+      <c r="H401" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I401" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="J401" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="K401" s="104"/>
+      <c r="L401" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M401" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N401" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O401" s="106" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="402" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A402" s="102" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B402" s="102" t="s">
+        <v>489</v>
+      </c>
+      <c r="C402" s="102" t="s">
+        <v>460</v>
+      </c>
+      <c r="D402" s="102" t="s">
+        <v>461</v>
+      </c>
+      <c r="E402" s="130" t="s">
+        <v>462</v>
+      </c>
+      <c r="F402" s="102" t="s">
+        <v>463</v>
+      </c>
+      <c r="G402" s="103">
+        <v>46194</v>
+      </c>
+      <c r="H402" s="102" t="s">
+        <v>98</v>
+      </c>
+      <c r="I402" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J402" s="102"/>
+      <c r="K402" s="104"/>
+      <c r="L402" s="105" t="s">
+        <v>898</v>
+      </c>
+      <c r="M402" s="105" t="s">
+        <v>898</v>
+      </c>
+      <c r="N402" s="105" t="s">
+        <v>898</v>
+      </c>
+      <c r="O402" s="106" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="403" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A403" s="102" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B403" s="102" t="s">
+        <v>379</v>
+      </c>
+      <c r="C403" s="102" t="s">
+        <v>501</v>
+      </c>
+      <c r="D403" s="102" t="s">
+        <v>502</v>
+      </c>
+      <c r="E403" s="130" t="s">
+        <v>503</v>
+      </c>
+      <c r="F403" s="102" t="s">
+        <v>504</v>
+      </c>
+      <c r="G403" s="103">
+        <v>46195</v>
+      </c>
+      <c r="H403" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I403" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="J403" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="K403" s="104"/>
+      <c r="L403" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M403" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N403" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O403" s="106" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="404" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A404" s="102" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B404" s="102" t="s">
+        <v>472</v>
+      </c>
+      <c r="C404" s="102" t="s">
+        <v>473</v>
+      </c>
+      <c r="D404" s="102" t="s">
+        <v>136</v>
+      </c>
+      <c r="E404" s="130" t="s">
+        <v>474</v>
+      </c>
+      <c r="F404" s="102" t="s">
+        <v>475</v>
+      </c>
+      <c r="G404" s="103">
+        <v>46195</v>
+      </c>
+      <c r="H404" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I404" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="J404" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="K404" s="104"/>
+      <c r="L404" s="193">
+        <v>94</v>
+      </c>
+      <c r="M404" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N404" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O404" s="106" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="405" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A405" s="102" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B405" s="102" t="s">
+        <v>467</v>
+      </c>
+      <c r="C405" s="102" t="s">
+        <v>468</v>
+      </c>
+      <c r="D405" s="102" t="s">
+        <v>136</v>
+      </c>
+      <c r="E405" s="130" t="s">
+        <v>469</v>
+      </c>
+      <c r="F405" s="102" t="s">
+        <v>470</v>
+      </c>
+      <c r="G405" s="103">
+        <v>46195</v>
+      </c>
+      <c r="H405" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I405" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J405" s="102"/>
+      <c r="K405" s="104"/>
+      <c r="L405" s="193">
+        <v>110</v>
+      </c>
+      <c r="M405" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N405" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O405" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="406" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A406" s="102" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B406" s="102" t="s">
+        <v>605</v>
+      </c>
+      <c r="C406" s="102" t="s">
+        <v>606</v>
+      </c>
+      <c r="D406" s="102" t="s">
+        <v>185</v>
+      </c>
+      <c r="E406" s="130" t="s">
+        <v>630</v>
+      </c>
+      <c r="F406" s="102" t="s">
+        <v>631</v>
+      </c>
+      <c r="G406" s="103">
+        <v>46196</v>
+      </c>
+      <c r="H406" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I406" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="J406" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="K406" s="104"/>
+      <c r="L406" s="105">
+        <v>42</v>
+      </c>
+      <c r="M406" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N406" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O406" s="106" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="407" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A407" s="102" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B407" s="102" t="s">
+        <v>126</v>
+      </c>
+      <c r="C407" s="102" t="s">
+        <v>127</v>
+      </c>
+      <c r="D407" s="102" t="s">
+        <v>128</v>
+      </c>
+      <c r="E407" s="130" t="s">
+        <v>129</v>
+      </c>
+      <c r="F407" s="102" t="s">
+        <v>130</v>
+      </c>
+      <c r="G407" s="103">
+        <v>46195</v>
+      </c>
+      <c r="H407" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I407" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="J407" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="K407" s="104"/>
+      <c r="L407" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M407" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N407" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O407" s="106" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="408" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A408" s="102" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B408" s="102" t="s">
+        <v>141</v>
+      </c>
+      <c r="C408" s="102" t="s">
+        <v>142</v>
+      </c>
+      <c r="D408" s="102" t="s">
+        <v>128</v>
+      </c>
+      <c r="E408" s="130" t="s">
+        <v>1373</v>
+      </c>
+      <c r="F408" s="102" t="s">
+        <v>143</v>
+      </c>
+      <c r="G408" s="103">
+        <v>46195</v>
+      </c>
+      <c r="H408" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I408" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="J408" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="K408" s="104"/>
+      <c r="L408" s="105">
+        <v>71</v>
+      </c>
+      <c r="M408" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N408" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O408" s="106" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="409" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A409" s="102" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B409" s="102" t="s">
+        <v>170</v>
+      </c>
+      <c r="C409" s="102" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D409" s="102" t="s">
+        <v>136</v>
+      </c>
+      <c r="E409" s="130" t="s">
+        <v>1374</v>
+      </c>
+      <c r="F409" s="102" t="s">
+        <v>1375</v>
+      </c>
+      <c r="G409" s="103">
+        <v>46196</v>
+      </c>
+      <c r="H409" s="102" t="s">
+        <v>186</v>
+      </c>
+      <c r="I409" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J409" s="102"/>
+      <c r="K409" s="104"/>
+      <c r="L409" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M409" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N409" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O409" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="410" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A410" s="102" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B410" s="102" t="s">
+        <v>203</v>
+      </c>
+      <c r="C410" s="102" t="s">
+        <v>204</v>
+      </c>
+      <c r="D410" s="102" t="s">
+        <v>136</v>
+      </c>
+      <c r="E410" s="130" t="s">
+        <v>205</v>
+      </c>
+      <c r="F410" s="102" t="s">
+        <v>206</v>
+      </c>
+      <c r="G410" s="103">
+        <v>46196</v>
+      </c>
+      <c r="H410" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I410" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J410" s="102"/>
+      <c r="K410" s="104"/>
+      <c r="L410" s="105">
+        <v>68</v>
+      </c>
+      <c r="M410" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N410" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O410" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="411" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A411" s="102" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B411" s="102" t="s">
+        <v>336</v>
+      </c>
+      <c r="C411" s="102" t="s">
+        <v>337</v>
+      </c>
+      <c r="D411" s="102" t="s">
+        <v>338</v>
+      </c>
+      <c r="E411" s="130" t="s">
+        <v>365</v>
+      </c>
+      <c r="F411" s="102" t="s">
+        <v>366</v>
+      </c>
+      <c r="G411" s="103">
+        <v>46197</v>
+      </c>
+      <c r="H411" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I411" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J411" s="102"/>
+      <c r="K411" s="104"/>
+      <c r="L411" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M411" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N411" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O411" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="412" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A412" s="102" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B412" s="102" t="s">
+        <v>477</v>
+      </c>
+      <c r="C412" s="102" t="s">
+        <v>491</v>
+      </c>
+      <c r="D412" s="102" t="s">
+        <v>492</v>
+      </c>
+      <c r="E412" s="130" t="s">
+        <v>493</v>
+      </c>
+      <c r="F412" s="102" t="s">
+        <v>494</v>
+      </c>
+      <c r="G412" s="103">
+        <v>46198</v>
+      </c>
+      <c r="H412" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="I412" s="102" t="s">
+        <v>187</v>
+      </c>
+      <c r="J412" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="K412" s="104"/>
+      <c r="L412" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M412" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N412" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O412" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="413" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A413" s="102" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B413" s="102" t="s">
+        <v>496</v>
+      </c>
+      <c r="C413" s="102" t="s">
+        <v>497</v>
+      </c>
+      <c r="D413" s="102" t="s">
+        <v>492</v>
+      </c>
+      <c r="E413" s="130" t="s">
+        <v>498</v>
+      </c>
+      <c r="F413" s="102" t="s">
+        <v>499</v>
+      </c>
+      <c r="G413" s="103">
+        <v>46198</v>
+      </c>
+      <c r="H413" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="I413" s="102" t="s">
+        <v>187</v>
+      </c>
+      <c r="J413" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="K413" s="104"/>
+      <c r="L413" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M413" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N413" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O413" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="414" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A414" s="102" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B414" s="102" t="s">
+        <v>163</v>
+      </c>
+      <c r="C414" s="102" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D414" s="102" t="s">
+        <v>340</v>
+      </c>
+      <c r="E414" s="130" t="s">
+        <v>1376</v>
+      </c>
+      <c r="F414" s="102" t="s">
+        <v>1377</v>
+      </c>
+      <c r="G414" s="103">
+        <v>46198</v>
+      </c>
+      <c r="H414" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I414" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J414" s="102"/>
+      <c r="K414" s="104"/>
+      <c r="L414" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M414" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N414" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O414" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="415" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A415" s="102" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B415" s="102" t="s">
+        <v>163</v>
+      </c>
+      <c r="C415" s="102" t="s">
+        <v>342</v>
+      </c>
+      <c r="D415" s="102" t="s">
+        <v>340</v>
+      </c>
+      <c r="E415" s="130" t="s">
+        <v>368</v>
+      </c>
+      <c r="F415" s="102" t="s">
+        <v>369</v>
+      </c>
+      <c r="G415" s="103">
+        <v>46198</v>
+      </c>
+      <c r="H415" s="102" t="s">
+        <v>98</v>
+      </c>
+      <c r="I415" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J415" s="102"/>
+      <c r="K415" s="104"/>
+      <c r="L415" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M415" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N415" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O415" s="106" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="416" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A416" s="102" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B416" s="102" t="s">
+        <v>216</v>
+      </c>
+      <c r="C416" s="102" t="s">
+        <v>217</v>
+      </c>
+      <c r="D416" s="102" t="s">
+        <v>218</v>
+      </c>
+      <c r="E416" s="130" t="s">
+        <v>219</v>
+      </c>
+      <c r="F416" s="102" t="s">
+        <v>220</v>
+      </c>
+      <c r="G416" s="103">
+        <v>46198</v>
+      </c>
+      <c r="H416" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I416" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J416" s="102"/>
+      <c r="K416" s="104"/>
+      <c r="L416" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M416" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N416" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O416" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="417" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A417" s="102" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B417" s="102" t="s">
+        <v>131</v>
+      </c>
+      <c r="C417" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="D417" s="102" t="s">
+        <v>132</v>
+      </c>
+      <c r="E417" s="130" t="s">
+        <v>134</v>
+      </c>
+      <c r="F417" s="102" t="s">
+        <v>135</v>
+      </c>
+      <c r="G417" s="103">
+        <v>46202</v>
+      </c>
+      <c r="H417" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I417" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J417" s="102"/>
+      <c r="K417" s="104"/>
+      <c r="L417" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M417" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N417" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O417" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="418" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A418" s="102" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B418" s="102" t="s">
+        <v>131</v>
+      </c>
+      <c r="C418" s="102" t="s">
+        <v>228</v>
+      </c>
+      <c r="D418" s="102" t="s">
+        <v>132</v>
+      </c>
+      <c r="E418" s="130" t="s">
+        <v>223</v>
+      </c>
+      <c r="F418" s="102" t="s">
+        <v>224</v>
+      </c>
+      <c r="G418" s="103">
+        <v>46202</v>
+      </c>
+      <c r="H418" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I418" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J418" s="102"/>
+      <c r="K418" s="104"/>
+      <c r="L418" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M418" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N418" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O418" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="419" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A419" s="102" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B419" s="102" t="s">
+        <v>379</v>
+      </c>
+      <c r="C419" s="102" t="s">
+        <v>501</v>
+      </c>
+      <c r="D419" s="102" t="s">
+        <v>502</v>
+      </c>
+      <c r="E419" s="130" t="s">
+        <v>503</v>
+      </c>
+      <c r="F419" s="102" t="s">
+        <v>504</v>
+      </c>
+      <c r="G419" s="103">
+        <v>46201</v>
+      </c>
+      <c r="H419" s="102" t="s">
+        <v>1424</v>
+      </c>
+      <c r="I419" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J419" s="102"/>
+      <c r="K419" s="104"/>
+      <c r="L419" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M419" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N419" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O419" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="420" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A420" s="102" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B420" s="102" t="s">
+        <v>126</v>
+      </c>
+      <c r="C420" s="102" t="s">
+        <v>127</v>
+      </c>
+      <c r="D420" s="102" t="s">
+        <v>128</v>
+      </c>
+      <c r="E420" s="130" t="s">
+        <v>129</v>
+      </c>
+      <c r="F420" s="102" t="s">
+        <v>130</v>
+      </c>
+      <c r="G420" s="103">
+        <v>46202</v>
+      </c>
+      <c r="H420" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I420" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J420" s="102"/>
+      <c r="K420" s="104"/>
+      <c r="L420" s="105">
+        <v>49</v>
+      </c>
+      <c r="M420" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N420" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O420" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="421" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A421" s="102" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B421" s="102" t="s">
+        <v>467</v>
+      </c>
+      <c r="C421" s="102" t="s">
+        <v>468</v>
+      </c>
+      <c r="D421" s="102" t="s">
+        <v>136</v>
+      </c>
+      <c r="E421" s="130" t="s">
+        <v>469</v>
+      </c>
+      <c r="F421" s="102" t="s">
+        <v>470</v>
+      </c>
+      <c r="G421" s="103">
+        <v>46202</v>
+      </c>
+      <c r="H421" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I421" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J421" s="102"/>
+      <c r="K421" s="104"/>
+      <c r="L421" s="193">
+        <v>145</v>
+      </c>
+      <c r="M421" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N421" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O421" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="422" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A422" s="102" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B422" s="102" t="s">
+        <v>472</v>
+      </c>
+      <c r="C422" s="102" t="s">
+        <v>473</v>
+      </c>
+      <c r="D422" s="102" t="s">
+        <v>136</v>
+      </c>
+      <c r="E422" s="130" t="s">
+        <v>474</v>
+      </c>
+      <c r="F422" s="102" t="s">
+        <v>475</v>
+      </c>
+      <c r="G422" s="103">
+        <v>46202</v>
+      </c>
+      <c r="H422" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I422" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J422" s="102"/>
+      <c r="K422" s="104"/>
+      <c r="L422" s="193">
+        <v>115</v>
+      </c>
+      <c r="M422" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N422" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O422" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="423" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A423" s="102" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B423" s="102" t="s">
+        <v>489</v>
+      </c>
+      <c r="C423" s="102" t="s">
+        <v>460</v>
+      </c>
+      <c r="D423" s="102" t="s">
+        <v>461</v>
+      </c>
+      <c r="E423" s="130" t="s">
+        <v>462</v>
+      </c>
+      <c r="F423" s="102" t="s">
+        <v>463</v>
+      </c>
+      <c r="G423" s="103">
+        <v>46202</v>
+      </c>
+      <c r="H423" s="102" t="s">
+        <v>98</v>
+      </c>
+      <c r="I423" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J423" s="102"/>
+      <c r="K423" s="104"/>
+      <c r="L423" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M423" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N423" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O423" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="424" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A424" s="102" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B424" s="102" t="s">
+        <v>433</v>
+      </c>
+      <c r="C424" s="102" t="s">
+        <v>434</v>
+      </c>
+      <c r="D424" s="102" t="s">
+        <v>435</v>
+      </c>
+      <c r="E424" s="130" t="s">
+        <v>436</v>
+      </c>
+      <c r="F424" s="102" t="s">
+        <v>437</v>
+      </c>
+      <c r="G424" s="103">
+        <v>46203</v>
+      </c>
+      <c r="H424" s="102" t="s">
+        <v>98</v>
+      </c>
+      <c r="I424" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J424" s="102"/>
+      <c r="K424" s="104"/>
+      <c r="L424" s="105" t="s">
+        <v>898</v>
+      </c>
+      <c r="M424" s="105" t="s">
+        <v>898</v>
+      </c>
+      <c r="N424" s="105" t="s">
+        <v>898</v>
+      </c>
+      <c r="O424" s="106" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="425" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A425" s="102" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B425" s="102" t="s">
+        <v>605</v>
+      </c>
+      <c r="C425" s="102" t="s">
+        <v>606</v>
+      </c>
+      <c r="D425" s="102" t="s">
+        <v>185</v>
+      </c>
+      <c r="E425" s="130" t="s">
+        <v>630</v>
+      </c>
+      <c r="F425" s="102" t="s">
+        <v>631</v>
+      </c>
+      <c r="G425" s="103">
+        <v>46202</v>
+      </c>
+      <c r="H425" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I425" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J425" s="102"/>
+      <c r="K425" s="104"/>
+      <c r="L425" s="193">
+        <v>139</v>
+      </c>
+      <c r="M425" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N425" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O425" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="426" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A426" s="102" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B426" s="102" t="s">
+        <v>477</v>
+      </c>
+      <c r="C426" s="102" t="s">
+        <v>478</v>
+      </c>
+      <c r="D426" s="102" t="s">
+        <v>515</v>
+      </c>
+      <c r="E426" s="130" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F426" s="102" t="s">
+        <v>481</v>
+      </c>
+      <c r="G426" s="103">
+        <v>46203</v>
+      </c>
+      <c r="H426" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I426" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J426" s="102"/>
+      <c r="K426" s="104"/>
+      <c r="L426" s="105">
+        <v>41</v>
+      </c>
+      <c r="M426" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N426" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O426" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="427" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A427" s="102" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B427" s="102" t="s">
+        <v>144</v>
+      </c>
+      <c r="C427" s="102" t="s">
+        <v>145</v>
+      </c>
+      <c r="D427" s="102" t="s">
+        <v>146</v>
+      </c>
+      <c r="E427" s="130" t="s">
+        <v>147</v>
+      </c>
+      <c r="F427" s="102" t="s">
+        <v>148</v>
+      </c>
+      <c r="G427" s="103">
+        <v>46203</v>
+      </c>
+      <c r="H427" s="102" t="s">
+        <v>98</v>
+      </c>
+      <c r="I427" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J427" s="102"/>
+      <c r="K427" s="104"/>
+      <c r="L427" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M427" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N427" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O427" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="428" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A428" s="102" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B428" s="102" t="s">
+        <v>141</v>
+      </c>
+      <c r="C428" s="102" t="s">
+        <v>142</v>
+      </c>
+      <c r="D428" s="102" t="s">
+        <v>128</v>
+      </c>
+      <c r="E428" s="130" t="s">
+        <v>1423</v>
+      </c>
+      <c r="F428" s="102" t="s">
+        <v>143</v>
+      </c>
+      <c r="G428" s="103">
+        <v>46202</v>
+      </c>
+      <c r="H428" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I428" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J428" s="102"/>
+      <c r="K428" s="104"/>
+      <c r="L428" s="180">
+        <v>506</v>
+      </c>
+      <c r="M428" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N428" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O428" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="429" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A429" s="102" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B429" s="102" t="s">
+        <v>397</v>
+      </c>
+      <c r="C429" s="102" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D429" s="102" t="s">
+        <v>395</v>
+      </c>
+      <c r="E429" s="130" t="s">
+        <v>1112</v>
+      </c>
+      <c r="F429" s="102" t="s">
+        <v>414</v>
+      </c>
+      <c r="G429" s="103">
+        <v>46203</v>
+      </c>
+      <c r="H429" s="102" t="s">
+        <v>98</v>
+      </c>
+      <c r="I429" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J429" s="102"/>
+      <c r="K429" s="104"/>
+      <c r="L429" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M429" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N429" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O429" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="430" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A430" s="102" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B430" s="102" t="s">
+        <v>149</v>
+      </c>
+      <c r="C430" s="102" t="s">
+        <v>150</v>
+      </c>
+      <c r="D430" s="102" t="s">
+        <v>151</v>
+      </c>
+      <c r="E430" s="130" t="s">
+        <v>152</v>
+      </c>
+      <c r="F430" s="102" t="s">
+        <v>153</v>
+      </c>
+      <c r="G430" s="103">
+        <v>46203</v>
+      </c>
+      <c r="H430" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I430" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J430" s="102"/>
+      <c r="K430" s="104"/>
+      <c r="L430" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M430" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N430" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O430" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="431" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A431" s="102" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B431" s="102" t="s">
+        <v>170</v>
+      </c>
+      <c r="C431" s="102" t="s">
+        <v>818</v>
+      </c>
+      <c r="D431" s="102" t="s">
+        <v>136</v>
+      </c>
+      <c r="E431" s="130" t="s">
+        <v>827</v>
+      </c>
+      <c r="F431" s="102" t="s">
+        <v>828</v>
+      </c>
+      <c r="G431" s="103">
+        <v>46203</v>
+      </c>
+      <c r="H431" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I431" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J431" s="102"/>
+      <c r="K431" s="104"/>
+      <c r="L431" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M431" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N431" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O431" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="432" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A432" s="102" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B432" s="102" t="s">
+        <v>170</v>
+      </c>
+      <c r="C432" s="102" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D432" s="102" t="s">
+        <v>136</v>
+      </c>
+      <c r="E432" s="130" t="s">
+        <v>1374</v>
+      </c>
+      <c r="F432" s="102" t="s">
+        <v>1375</v>
+      </c>
+      <c r="G432" s="103">
+        <v>46203</v>
+      </c>
+      <c r="H432" s="102" t="s">
+        <v>186</v>
+      </c>
+      <c r="I432" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="J432" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="K432" s="104"/>
+      <c r="L432" s="105" t="s">
+        <v>898</v>
+      </c>
+      <c r="M432" s="105" t="s">
+        <v>898</v>
+      </c>
+      <c r="N432" s="105" t="s">
+        <v>898</v>
+      </c>
+      <c r="O432" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="433" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A433" s="102" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B433" s="102" t="s">
+        <v>203</v>
+      </c>
+      <c r="C433" s="102" t="s">
+        <v>204</v>
+      </c>
+      <c r="D433" s="102" t="s">
+        <v>136</v>
+      </c>
+      <c r="E433" s="130" t="s">
+        <v>205</v>
+      </c>
+      <c r="F433" s="102" t="s">
+        <v>206</v>
+      </c>
+      <c r="G433" s="103">
+        <v>46203</v>
+      </c>
+      <c r="H433" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I433" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="J433" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="K433" s="104"/>
+      <c r="L433" s="105">
+        <v>75</v>
+      </c>
+      <c r="M433" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N433" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O433" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="434" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A434" s="102" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B434" s="102" t="s">
+        <v>190</v>
+      </c>
+      <c r="C434" s="102" t="s">
+        <v>191</v>
+      </c>
+      <c r="D434" s="102" t="s">
+        <v>185</v>
+      </c>
+      <c r="E434" s="130" t="s">
+        <v>209</v>
+      </c>
+      <c r="F434" s="102" t="s">
+        <v>192</v>
+      </c>
+      <c r="G434" s="103">
+        <v>46203</v>
+      </c>
+      <c r="H434" s="102" t="s">
+        <v>98</v>
+      </c>
+      <c r="I434" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J434" s="102"/>
+      <c r="K434" s="104"/>
+      <c r="L434" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M434" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N434" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O434" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="435" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A435" s="102" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B435" s="102" t="s">
+        <v>529</v>
+      </c>
+      <c r="C435" s="102" t="s">
+        <v>530</v>
+      </c>
+      <c r="D435" s="102" t="s">
+        <v>136</v>
+      </c>
+      <c r="E435" s="130" t="s">
+        <v>535</v>
+      </c>
+      <c r="F435" s="102" t="s">
+        <v>536</v>
+      </c>
+      <c r="G435" s="103">
+        <v>46204</v>
+      </c>
+      <c r="H435" s="102" t="s">
+        <v>98</v>
+      </c>
+      <c r="I435" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J435" s="102"/>
+      <c r="K435" s="104"/>
+      <c r="L435" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M435" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N435" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O435" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="436" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A436" s="102" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B436" s="102" t="s">
+        <v>379</v>
+      </c>
+      <c r="C436" s="102" t="s">
+        <v>501</v>
+      </c>
+      <c r="D436" s="102" t="s">
+        <v>502</v>
+      </c>
+      <c r="E436" s="130" t="s">
+        <v>503</v>
+      </c>
+      <c r="F436" s="102" t="s">
+        <v>504</v>
+      </c>
+      <c r="G436" s="103">
+        <v>46208</v>
+      </c>
+      <c r="H436" s="102" t="s">
+        <v>1424</v>
+      </c>
+      <c r="I436" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="J436" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="K436" s="104"/>
+      <c r="L436" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M436" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N436" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O436" s="106" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="437" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A437" s="102" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B437" s="102" t="s">
+        <v>529</v>
+      </c>
+      <c r="C437" s="102" t="s">
+        <v>530</v>
+      </c>
+      <c r="D437" s="102" t="s">
+        <v>136</v>
+      </c>
+      <c r="E437" s="130" t="s">
+        <v>535</v>
+      </c>
+      <c r="F437" s="102" t="s">
+        <v>536</v>
+      </c>
+      <c r="G437" s="103">
+        <v>46209</v>
+      </c>
+      <c r="H437" s="102" t="s">
+        <v>98</v>
+      </c>
+      <c r="I437" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="J437" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="K437" s="104"/>
+      <c r="L437" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M437" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N437" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O437" s="106" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="438" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A438" s="102" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B438" s="102" t="s">
+        <v>467</v>
+      </c>
+      <c r="C438" s="102" t="s">
+        <v>468</v>
+      </c>
+      <c r="D438" s="102" t="s">
+        <v>136</v>
+      </c>
+      <c r="E438" s="130" t="s">
+        <v>469</v>
+      </c>
+      <c r="F438" s="102" t="s">
+        <v>470</v>
+      </c>
+      <c r="G438" s="103">
+        <v>46209</v>
+      </c>
+      <c r="H438" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I438" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="J438" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="K438" s="104"/>
+      <c r="L438" s="105">
+        <v>77</v>
+      </c>
+      <c r="M438" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N438" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O438" s="106" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="439" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A439" s="102" t="s">
+        <v>1475</v>
+      </c>
+      <c r="B439" s="102" t="s">
+        <v>472</v>
+      </c>
+      <c r="C439" s="102" t="s">
+        <v>473</v>
+      </c>
+      <c r="D439" s="102" t="s">
+        <v>136</v>
+      </c>
+      <c r="E439" s="130" t="s">
+        <v>474</v>
+      </c>
+      <c r="F439" s="102" t="s">
+        <v>475</v>
+      </c>
+      <c r="G439" s="103">
+        <v>46209</v>
+      </c>
+      <c r="H439" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I439" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="J439" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="K439" s="104"/>
+      <c r="L439" s="193">
+        <v>81</v>
+      </c>
+      <c r="M439" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N439" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O439" s="106" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="440" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A440" s="102" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B440" s="102" t="s">
+        <v>170</v>
+      </c>
+      <c r="C440" s="102" t="s">
+        <v>818</v>
+      </c>
+      <c r="D440" s="102" t="s">
+        <v>136</v>
+      </c>
+      <c r="E440" s="130" t="s">
+        <v>827</v>
+      </c>
+      <c r="F440" s="102" t="s">
+        <v>828</v>
+      </c>
+      <c r="G440" s="103">
+        <v>46209</v>
+      </c>
+      <c r="H440" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I440" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J440" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="K440" s="104"/>
+      <c r="L440" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M440" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N440" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O440" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="441" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A441" s="102" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B441" s="102" t="s">
+        <v>166</v>
+      </c>
+      <c r="C441" s="102" t="s">
+        <v>167</v>
+      </c>
+      <c r="D441" s="102" t="s">
+        <v>136</v>
+      </c>
+      <c r="E441" s="130" t="s">
+        <v>168</v>
+      </c>
+      <c r="F441" s="102" t="s">
+        <v>169</v>
+      </c>
+      <c r="G441" s="103">
+        <v>46209</v>
+      </c>
+      <c r="H441" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I441" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J441" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="K441" s="104"/>
+      <c r="L441" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M441" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N441" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O441" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="442" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A442" s="102" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B442" s="102" t="s">
+        <v>170</v>
+      </c>
+      <c r="C442" s="102" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D442" s="102" t="s">
+        <v>136</v>
+      </c>
+      <c r="E442" s="130" t="s">
+        <v>1117</v>
+      </c>
+      <c r="F442" s="102" t="s">
+        <v>1118</v>
+      </c>
+      <c r="G442" s="103">
+        <v>46209</v>
+      </c>
+      <c r="H442" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I442" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J442" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="K442" s="104"/>
+      <c r="L442" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M442" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N442" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O442" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="443" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A443" s="102" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B443" s="102" t="s">
+        <v>316</v>
+      </c>
+      <c r="C443" s="102" t="s">
+        <v>317</v>
+      </c>
+      <c r="D443" s="102" t="s">
+        <v>318</v>
+      </c>
+      <c r="E443" s="130" t="s">
+        <v>355</v>
+      </c>
+      <c r="F443" s="102" t="s">
+        <v>356</v>
+      </c>
+      <c r="G443" s="103">
+        <v>46209</v>
+      </c>
+      <c r="H443" s="102" t="s">
+        <v>98</v>
+      </c>
+      <c r="I443" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J443" s="102"/>
+      <c r="K443" s="104"/>
+      <c r="L443" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M443" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N443" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O443" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="444" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A444" s="102" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B444" s="102" t="s">
+        <v>131</v>
+      </c>
+      <c r="C444" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="D444" s="102" t="s">
+        <v>132</v>
+      </c>
+      <c r="E444" s="130" t="s">
+        <v>134</v>
+      </c>
+      <c r="F444" s="102" t="s">
+        <v>135</v>
+      </c>
+      <c r="G444" s="103">
+        <v>46209</v>
+      </c>
+      <c r="H444" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I444" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="J444" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="K444" s="104"/>
+      <c r="L444" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M444" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N444" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O444" s="106" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="445" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A445" s="102" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B445" s="102" t="s">
+        <v>131</v>
+      </c>
+      <c r="C445" s="102" t="s">
+        <v>228</v>
+      </c>
+      <c r="D445" s="102" t="s">
+        <v>132</v>
+      </c>
+      <c r="E445" s="130" t="s">
+        <v>223</v>
+      </c>
+      <c r="F445" s="102" t="s">
+        <v>224</v>
+      </c>
+      <c r="G445" s="103">
+        <v>46209</v>
+      </c>
+      <c r="H445" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I445" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="J445" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="K445" s="104"/>
+      <c r="L445" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M445" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N445" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O445" s="106" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="446" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A446" s="102" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B446" s="102" t="s">
+        <v>126</v>
+      </c>
+      <c r="C446" s="102" t="s">
+        <v>127</v>
+      </c>
+      <c r="D446" s="102" t="s">
+        <v>128</v>
+      </c>
+      <c r="E446" s="130" t="s">
+        <v>129</v>
+      </c>
+      <c r="F446" s="102" t="s">
+        <v>130</v>
+      </c>
+      <c r="G446" s="103">
+        <v>46209</v>
+      </c>
+      <c r="H446" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I446" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="J446" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="K446" s="104"/>
+      <c r="L446" s="105">
+        <v>55</v>
+      </c>
+      <c r="M446" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N446" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O446" s="106" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="447" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A447" s="102" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B447" s="102" t="s">
+        <v>141</v>
+      </c>
+      <c r="C447" s="102" t="s">
+        <v>142</v>
+      </c>
+      <c r="D447" s="102" t="s">
+        <v>128</v>
+      </c>
+      <c r="E447" s="130" t="s">
+        <v>1484</v>
+      </c>
+      <c r="F447" s="102" t="s">
+        <v>143</v>
+      </c>
+      <c r="G447" s="103">
+        <v>46209</v>
+      </c>
+      <c r="H447" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I447" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="J447" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="K447" s="104"/>
+      <c r="L447" s="180">
+        <v>272</v>
+      </c>
+      <c r="M447" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N447" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O447" s="106" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="448" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A448" s="102" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B448" s="102" t="s">
+        <v>160</v>
+      </c>
+      <c r="C448" s="102" t="s">
+        <v>182</v>
+      </c>
+      <c r="D448" s="102" t="s">
+        <v>161</v>
+      </c>
+      <c r="E448" s="130" t="s">
+        <v>183</v>
+      </c>
+      <c r="F448" s="102" t="s">
+        <v>184</v>
+      </c>
+      <c r="G448" s="103">
+        <v>46209</v>
+      </c>
+      <c r="H448" s="102" t="s">
+        <v>98</v>
+      </c>
+      <c r="I448" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J448" s="102"/>
+      <c r="K448" s="104"/>
+      <c r="L448" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M448" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N448" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O448" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="449" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A449" s="102" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B449" s="102" t="s">
+        <v>122</v>
+      </c>
+      <c r="C449" s="102" t="s">
+        <v>123</v>
+      </c>
+      <c r="D449" s="102" t="s">
+        <v>121</v>
+      </c>
+      <c r="E449" s="130" t="s">
+        <v>124</v>
+      </c>
+      <c r="F449" s="102" t="s">
+        <v>125</v>
+      </c>
+      <c r="G449" s="103">
+        <v>46210</v>
+      </c>
+      <c r="H449" s="102" t="s">
+        <v>115</v>
+      </c>
+      <c r="I449" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J449" s="102"/>
+      <c r="K449" s="104"/>
+      <c r="L449" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M449" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N449" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O449" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="450" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A450" s="102" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B450" s="102" t="s">
+        <v>386</v>
+      </c>
+      <c r="C450" s="102" t="s">
+        <v>799</v>
+      </c>
+      <c r="D450" s="102" t="s">
+        <v>800</v>
+      </c>
+      <c r="E450" s="130" t="s">
+        <v>801</v>
+      </c>
+      <c r="F450" s="102" t="s">
+        <v>807</v>
+      </c>
+      <c r="G450" s="103">
+        <v>46210</v>
+      </c>
+      <c r="H450" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="I450" s="102" t="s">
+        <v>187</v>
+      </c>
+      <c r="J450" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="K450" s="104"/>
+      <c r="L450" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M450" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N450" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O450" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="451" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A451" s="102" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B451" s="102" t="s">
+        <v>519</v>
+      </c>
+      <c r="C451" s="102" t="s">
+        <v>454</v>
+      </c>
+      <c r="D451" s="102" t="s">
+        <v>520</v>
+      </c>
+      <c r="E451" s="130" t="s">
+        <v>456</v>
+      </c>
+      <c r="F451" s="102" t="s">
+        <v>521</v>
+      </c>
+      <c r="G451" s="103">
+        <v>46210</v>
+      </c>
+      <c r="H451" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I451" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J451" s="102"/>
+      <c r="K451" s="104"/>
+      <c r="L451" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M451" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N451" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O451" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="452" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A452" s="102" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B452" s="102" t="s">
+        <v>915</v>
+      </c>
+      <c r="C452" s="102" t="s">
+        <v>916</v>
+      </c>
+      <c r="D452" s="102" t="s">
+        <v>104</v>
+      </c>
+      <c r="E452" s="130" t="s">
+        <v>917</v>
+      </c>
+      <c r="F452" s="102" t="s">
+        <v>918</v>
+      </c>
+      <c r="G452" s="103">
+        <v>46211</v>
+      </c>
+      <c r="H452" s="102" t="s">
+        <v>98</v>
+      </c>
+      <c r="I452" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J452" s="102"/>
+      <c r="K452" s="104"/>
+      <c r="L452" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M452" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N452" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O452" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="453" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A453" s="102" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B453" s="102" t="s">
+        <v>489</v>
+      </c>
+      <c r="C453" s="102" t="s">
+        <v>460</v>
+      </c>
+      <c r="D453" s="102" t="s">
+        <v>461</v>
+      </c>
+      <c r="E453" s="130" t="s">
+        <v>462</v>
+      </c>
+      <c r="F453" s="102" t="s">
+        <v>463</v>
+      </c>
+      <c r="G453" s="103">
+        <v>46210</v>
+      </c>
+      <c r="H453" s="102" t="s">
+        <v>98</v>
+      </c>
+      <c r="I453" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="J453" s="102" t="s">
+        <v>898</v>
+      </c>
+      <c r="K453" s="104"/>
+      <c r="L453" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M453" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N453" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O453" s="106" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="454" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A454" s="102" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B454" s="102" t="s">
+        <v>605</v>
+      </c>
+      <c r="C454" s="102" t="s">
+        <v>606</v>
+      </c>
+      <c r="D454" s="102" t="s">
+        <v>185</v>
+      </c>
+      <c r="E454" s="130" t="s">
+        <v>630</v>
+      </c>
+      <c r="F454" s="102" t="s">
+        <v>631</v>
+      </c>
+      <c r="G454" s="103">
+        <v>46211</v>
+      </c>
+      <c r="H454" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I454" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J454" s="102"/>
+      <c r="K454" s="104"/>
+      <c r="L454" s="193">
+        <v>110</v>
+      </c>
+      <c r="M454" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N454" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O454" s="106" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="455" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A455" s="102" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B455" s="102" t="s">
+        <v>302</v>
+      </c>
+      <c r="C455" s="102" t="s">
+        <v>303</v>
+      </c>
+      <c r="D455" s="102" t="s">
+        <v>132</v>
+      </c>
+      <c r="E455" s="130" t="s">
+        <v>347</v>
+      </c>
+      <c r="F455" s="102" t="s">
+        <v>348</v>
+      </c>
+      <c r="G455" s="103">
+        <v>46211</v>
+      </c>
+      <c r="H455" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="I455" s="102" t="s">
+        <v>187</v>
+      </c>
+      <c r="J455" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="K455" s="104"/>
+      <c r="L455" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M455" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N455" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O455" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="456" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A456" s="102" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B456" s="102" t="s">
+        <v>203</v>
+      </c>
+      <c r="C456" s="102" t="s">
+        <v>204</v>
+      </c>
+      <c r="D456" s="102" t="s">
+        <v>136</v>
+      </c>
+      <c r="E456" s="130" t="s">
+        <v>205</v>
+      </c>
+      <c r="F456" s="102" t="s">
+        <v>206</v>
+      </c>
+      <c r="G456" s="103">
+        <v>46210</v>
+      </c>
+      <c r="H456" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="I456" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J456" s="102"/>
+      <c r="K456" s="104"/>
+      <c r="L456" s="105">
+        <v>58</v>
+      </c>
+      <c r="M456" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N456" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O456" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="457" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A457" s="102" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B457" s="102" t="s">
+        <v>170</v>
+      </c>
+      <c r="C457" s="102" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D457" s="102" t="s">
+        <v>136</v>
+      </c>
+      <c r="E457" s="130" t="s">
+        <v>1374</v>
+      </c>
+      <c r="F457" s="102" t="s">
+        <v>1375</v>
+      </c>
+      <c r="G457" s="103">
+        <v>46210</v>
+      </c>
+      <c r="H457" s="102" t="s">
+        <v>186</v>
+      </c>
+      <c r="I457" s="102" t="s">
+        <v>187</v>
+      </c>
+      <c r="J457" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="K457" s="104"/>
+      <c r="L457" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M457" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N457" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O457" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="458" spans="1:15" s="107" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A458" s="102" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B458" s="102" t="s">
+        <v>137</v>
+      </c>
+      <c r="C458" s="102" t="s">
+        <v>138</v>
+      </c>
+      <c r="D458" s="102" t="s">
+        <v>121</v>
+      </c>
+      <c r="E458" s="130" t="s">
+        <v>139</v>
+      </c>
+      <c r="F458" s="102" t="s">
+        <v>140</v>
+      </c>
+      <c r="G458" s="103">
+        <v>46211</v>
+      </c>
+      <c r="H458" s="102" t="s">
+        <v>115</v>
+      </c>
+      <c r="I458" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="J458" s="102"/>
+      <c r="K458" s="104"/>
+      <c r="L458" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M458" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="N458" s="105" t="s">
+        <v>91</v>
+      </c>
+      <c r="O458" s="106" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="460" spans="1:15" s="107" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A460" s="182" t="s">
         <v>1264</v>
       </c>
-      <c r="B401" s="183"/>
-[...16 lines deleted...]
-      <c r="A403" s="183" t="s">
+      <c r="B460" s="183"/>
+      <c r="C460" s="183"/>
+      <c r="D460" s="183"/>
+      <c r="E460" s="183"/>
+      <c r="F460" s="183"/>
+      <c r="G460" s="183"/>
+    </row>
+    <row r="461" spans="1:15" s="107" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A461" s="183"/>
+      <c r="B461" s="183"/>
+      <c r="C461" s="183"/>
+      <c r="D461" s="183"/>
+      <c r="E461" s="183"/>
+      <c r="F461" s="183"/>
+      <c r="G461" s="183"/>
+    </row>
+    <row r="462" spans="1:15" s="107" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A462" s="183" t="s">
         <v>1265</v>
       </c>
-      <c r="B403" s="183"/>
-[...7 lines deleted...]
-      <c r="A404" s="183" t="s">
+      <c r="B462" s="183"/>
+      <c r="C462" s="183"/>
+      <c r="D462" s="183"/>
+      <c r="E462" s="183"/>
+      <c r="F462" s="183"/>
+      <c r="G462" s="183"/>
+    </row>
+    <row r="463" spans="1:15" s="107" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A463" s="183" t="s">
         <v>1266</v>
       </c>
-      <c r="B404" s="183"/>
-[...7 lines deleted...]
-      <c r="A405" s="183" t="s">
+      <c r="B463" s="183"/>
+      <c r="C463" s="183"/>
+      <c r="D463" s="183"/>
+      <c r="E463" s="183"/>
+      <c r="F463" s="183"/>
+      <c r="G463" s="183"/>
+    </row>
+    <row r="464" spans="1:15" s="107" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A464" s="183" t="s">
         <v>1267</v>
       </c>
-      <c r="B405" s="183"/>
-[...7 lines deleted...]
-      <c r="A406" s="183" t="s">
+      <c r="B464" s="183"/>
+      <c r="C464" s="183"/>
+      <c r="D464" s="183"/>
+      <c r="E464" s="183"/>
+      <c r="F464" s="183"/>
+      <c r="G464" s="183"/>
+    </row>
+    <row r="465" spans="1:7" s="107" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A465" s="183" t="s">
         <v>1268</v>
       </c>
-      <c r="B406" s="183"/>
-[...7 lines deleted...]
-      <c r="A407" s="183" t="s">
+      <c r="B465" s="183"/>
+      <c r="C465" s="183"/>
+      <c r="D465" s="183"/>
+      <c r="E465" s="183"/>
+      <c r="F465" s="183"/>
+      <c r="G465" s="183"/>
+    </row>
+    <row r="466" spans="1:7" s="107" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A466" s="183" t="s">
         <v>1269</v>
       </c>
-      <c r="B407" s="183"/>
-[...7 lines deleted...]
-      <c r="A408" s="183" t="s">
+      <c r="B466" s="183"/>
+      <c r="C466" s="183"/>
+      <c r="D466" s="183"/>
+      <c r="E466" s="183"/>
+      <c r="F466" s="183"/>
+      <c r="G466" s="183"/>
+    </row>
+    <row r="467" spans="1:7" s="107" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A467" s="183" t="s">
         <v>1270</v>
       </c>
-      <c r="B408" s="183"/>
-[...7 lines deleted...]
-      <c r="A409" s="183" t="s">
+      <c r="B467" s="183"/>
+      <c r="C467" s="183"/>
+      <c r="D467" s="183"/>
+      <c r="E467" s="183"/>
+      <c r="F467" s="183"/>
+      <c r="G467" s="183"/>
+    </row>
+    <row r="468" spans="1:7" s="107" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A468" s="183" t="s">
         <v>1271</v>
       </c>
-      <c r="B409" s="183"/>
-[...7 lines deleted...]
-      <c r="A410" s="184" t="s">
+      <c r="B468" s="183"/>
+      <c r="C468" s="183"/>
+      <c r="D468" s="183"/>
+      <c r="E468" s="183"/>
+      <c r="F468" s="183"/>
+      <c r="G468" s="183"/>
+    </row>
+    <row r="469" spans="1:7" s="107" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A469" s="184" t="s">
         <v>1272</v>
       </c>
-      <c r="B410" s="183" t="s">
+      <c r="B469" s="183" t="s">
         <v>1273</v>
       </c>
-      <c r="C410" s="183"/>
-[...6 lines deleted...]
-      <c r="A411" s="185" t="s">
+      <c r="C469" s="183"/>
+      <c r="D469" s="183"/>
+      <c r="E469" s="183"/>
+      <c r="F469" s="183"/>
+      <c r="G469" s="183"/>
+    </row>
+    <row r="470" spans="1:7" s="107" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A470" s="185" t="s">
         <v>1272</v>
       </c>
-      <c r="B411" s="183" t="s">
+      <c r="B470" s="183" t="s">
         <v>1274</v>
       </c>
-      <c r="C411" s="183"/>
-[...6 lines deleted...]
-      <c r="A412" s="186" t="s">
+      <c r="C470" s="183"/>
+      <c r="D470" s="183"/>
+      <c r="E470" s="183"/>
+      <c r="F470" s="183"/>
+      <c r="G470" s="183"/>
+    </row>
+    <row r="471" spans="1:7" s="107" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A471" s="186" t="s">
         <v>1272</v>
       </c>
-      <c r="B412" s="183" t="s">
+      <c r="B471" s="183" t="s">
         <v>1275</v>
       </c>
-      <c r="C412" s="183"/>
-[...3 lines deleted...]
-      <c r="G412" s="183"/>
+      <c r="C471" s="183"/>
+      <c r="D471" s="183"/>
+      <c r="E471" s="183"/>
+      <c r="F471" s="183"/>
+      <c r="G471" s="183"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:O249">
     <sortCondition ref="A2:A249"/>
   </sortState>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="57" fitToWidth="2" fitToHeight="3" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;LVersion 8
 &amp;D
 &amp;F&amp;CCefas Laboratory, Barrack Road, The Nothe, Weymouth, Dorset, DT4 8UB</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:N454"/>
+  <dimension ref="A1:N523"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="D465" sqref="D465"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A478" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A494" sqref="A494:XFD509"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.5703125" style="60" customWidth="1"/>
     <col min="2" max="2" width="29.7109375" style="60" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="60" customWidth="1"/>
     <col min="4" max="4" width="48.140625" style="60" customWidth="1"/>
     <col min="5" max="5" width="19" style="60" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41" style="60" customWidth="1"/>
     <col min="7" max="7" width="16.5703125" style="61" customWidth="1"/>
     <col min="8" max="8" width="15.42578125" style="67" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="14" style="67" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="17.5703125" style="67" customWidth="1"/>
     <col min="11" max="11" width="15.7109375" style="66" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="17.5703125" style="66" customWidth="1"/>
     <col min="13" max="13" width="18" style="66" customWidth="1"/>
     <col min="14" max="14" width="19.42578125" style="66" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="84" t="s">
         <v>300</v>
       </c>
       <c r="H1" s="66"/>
@@ -42079,51 +45328,51 @@
       </c>
       <c r="C408" s="116" t="s">
         <v>454</v>
       </c>
       <c r="D408" s="116" t="s">
         <v>455</v>
       </c>
       <c r="E408" s="120" t="s">
         <v>456</v>
       </c>
       <c r="F408" s="116" t="s">
         <v>457</v>
       </c>
       <c r="G408" s="178">
         <v>46188</v>
       </c>
       <c r="H408" s="152" t="s">
         <v>90</v>
       </c>
       <c r="I408" s="152" t="s">
         <v>90</v>
       </c>
       <c r="J408" s="152" t="s">
         <v>90</v>
       </c>
-      <c r="K408" s="196">
+      <c r="K408" s="190">
         <v>600</v>
       </c>
       <c r="L408" s="152" t="s">
         <v>90</v>
       </c>
       <c r="M408" s="152" t="s">
         <v>90</v>
       </c>
       <c r="N408" s="152" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="409" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A409" s="92" t="s">
         <v>1314</v>
       </c>
       <c r="B409" s="116" t="s">
         <v>427</v>
       </c>
       <c r="C409" s="116" t="s">
         <v>428</v>
       </c>
       <c r="D409" s="116" t="s">
         <v>95</v>
       </c>
@@ -42299,51 +45548,51 @@
       </c>
       <c r="C413" s="116" t="s">
         <v>434</v>
       </c>
       <c r="D413" s="116" t="s">
         <v>435</v>
       </c>
       <c r="E413" s="120" t="s">
         <v>436</v>
       </c>
       <c r="F413" s="116" t="s">
         <v>437</v>
       </c>
       <c r="G413" s="178">
         <v>46188</v>
       </c>
       <c r="H413" s="152" t="s">
         <v>90</v>
       </c>
       <c r="I413" s="152" t="s">
         <v>90</v>
       </c>
       <c r="J413" s="152" t="s">
         <v>90</v>
       </c>
-      <c r="K413" s="196">
+      <c r="K413" s="190">
         <v>2120</v>
       </c>
       <c r="L413" s="152" t="s">
         <v>90</v>
       </c>
       <c r="M413" s="152" t="s">
         <v>90</v>
       </c>
       <c r="N413" s="152" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="414" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A414" s="92" t="s">
         <v>1319</v>
       </c>
       <c r="B414" s="116" t="s">
         <v>126</v>
       </c>
       <c r="C414" s="116" t="s">
         <v>127</v>
       </c>
       <c r="D414" s="116" t="s">
         <v>128</v>
       </c>
@@ -42431,95 +45680,95 @@
       </c>
       <c r="C416" s="116" t="s">
         <v>421</v>
       </c>
       <c r="D416" s="116" t="s">
         <v>218</v>
       </c>
       <c r="E416" s="120" t="s">
         <v>883</v>
       </c>
       <c r="F416" s="116" t="s">
         <v>425</v>
       </c>
       <c r="G416" s="178">
         <v>46188</v>
       </c>
       <c r="H416" s="152" t="s">
         <v>90</v>
       </c>
       <c r="I416" s="152" t="s">
         <v>90</v>
       </c>
       <c r="J416" s="152" t="s">
         <v>90</v>
       </c>
-      <c r="K416" s="196">
+      <c r="K416" s="190">
         <v>1480</v>
       </c>
       <c r="L416" s="152" t="s">
         <v>90</v>
       </c>
       <c r="M416" s="152" t="s">
         <v>90</v>
       </c>
       <c r="N416" s="152" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="417" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A417" s="92" t="s">
         <v>1322</v>
       </c>
       <c r="B417" s="116" t="s">
         <v>885</v>
       </c>
       <c r="C417" s="116" t="s">
         <v>314</v>
       </c>
       <c r="D417" s="116" t="s">
         <v>218</v>
       </c>
       <c r="E417" s="120" t="s">
         <v>353</v>
       </c>
       <c r="F417" s="116" t="s">
         <v>354</v>
       </c>
       <c r="G417" s="178">
         <v>46188</v>
       </c>
       <c r="H417" s="152" t="s">
         <v>90</v>
       </c>
       <c r="I417" s="152" t="s">
         <v>90</v>
       </c>
       <c r="J417" s="152" t="s">
         <v>90</v>
       </c>
-      <c r="K417" s="196">
+      <c r="K417" s="190">
         <v>1000</v>
       </c>
       <c r="L417" s="152" t="s">
         <v>90</v>
       </c>
       <c r="M417" s="152" t="s">
         <v>90</v>
       </c>
       <c r="N417" s="152" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="418" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A418" s="92" t="s">
         <v>1323</v>
       </c>
       <c r="B418" s="116" t="s">
         <v>477</v>
       </c>
       <c r="C418" s="116" t="s">
         <v>483</v>
       </c>
       <c r="D418" s="116" t="s">
         <v>515</v>
       </c>
@@ -43302,69 +46551,69 @@
         <v>90</v>
       </c>
     </row>
     <row r="436" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A436" s="92" t="s">
         <v>1343</v>
       </c>
       <c r="B436" s="116" t="s">
         <v>84</v>
       </c>
       <c r="C436" s="116" t="s">
         <v>1344</v>
       </c>
       <c r="D436" s="116" t="s">
         <v>86</v>
       </c>
       <c r="E436" s="120" t="s">
         <v>1351</v>
       </c>
       <c r="F436" s="116" t="s">
         <v>1352</v>
       </c>
       <c r="G436" s="178">
         <v>46190</v>
       </c>
-      <c r="H436" s="197" t="s">
+      <c r="H436" s="191" t="s">
         <v>1353</v>
       </c>
-      <c r="I436" s="198" t="s">
+      <c r="I436" s="192" t="s">
         <v>1353</v>
       </c>
-      <c r="J436" s="198" t="s">
+      <c r="J436" s="192" t="s">
         <v>1353</v>
       </c>
-      <c r="K436" s="198" t="s">
+      <c r="K436" s="192" t="s">
         <v>1353</v>
       </c>
-      <c r="L436" s="198" t="s">
+      <c r="L436" s="192" t="s">
         <v>1353</v>
       </c>
-      <c r="M436" s="198" t="s">
+      <c r="M436" s="192" t="s">
         <v>1353</v>
       </c>
-      <c r="N436" s="198" t="s">
+      <c r="N436" s="192" t="s">
         <v>1353</v>
       </c>
     </row>
     <row r="437" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A437" s="92" t="s">
         <v>1345</v>
       </c>
       <c r="B437" s="116" t="s">
         <v>467</v>
       </c>
       <c r="C437" s="116" t="s">
         <v>468</v>
       </c>
       <c r="D437" s="116" t="s">
         <v>136</v>
       </c>
       <c r="E437" s="120" t="s">
         <v>469</v>
       </c>
       <c r="F437" s="116" t="s">
         <v>470</v>
       </c>
       <c r="G437" s="178">
         <v>46191</v>
       </c>
@@ -43500,352 +46749,3528 @@
       <c r="G440" s="178">
         <v>46190</v>
       </c>
       <c r="H440" s="75" t="s">
         <v>90</v>
       </c>
       <c r="I440" s="75" t="s">
         <v>90</v>
       </c>
       <c r="J440" s="75" t="s">
         <v>90</v>
       </c>
       <c r="K440" s="76">
         <v>1800</v>
       </c>
       <c r="L440" s="75" t="s">
         <v>90</v>
       </c>
       <c r="M440" s="75" t="s">
         <v>90</v>
       </c>
       <c r="N440" s="75" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="442" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A442" s="176" t="s">
+    <row r="441" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A441" s="92" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B441" s="116" t="s">
+        <v>163</v>
+      </c>
+      <c r="C441" s="116" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D441" s="116" t="s">
+        <v>340</v>
+      </c>
+      <c r="E441" s="120" t="s">
+        <v>1146</v>
+      </c>
+      <c r="F441" s="116" t="s">
+        <v>1147</v>
+      </c>
+      <c r="G441" s="178">
+        <v>46195.534722222219</v>
+      </c>
+      <c r="H441" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I441" s="93">
+        <v>120</v>
+      </c>
+      <c r="J441" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K441" s="93">
+        <v>1400</v>
+      </c>
+      <c r="L441" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M441" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N441" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="442" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A442" s="92" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B442" s="116" t="s">
+        <v>467</v>
+      </c>
+      <c r="C442" s="116" t="s">
+        <v>468</v>
+      </c>
+      <c r="D442" s="116" t="s">
+        <v>136</v>
+      </c>
+      <c r="E442" s="120" t="s">
+        <v>469</v>
+      </c>
+      <c r="F442" s="116" t="s">
+        <v>470</v>
+      </c>
+      <c r="G442" s="178">
+        <v>46195.447916666664</v>
+      </c>
+      <c r="H442" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I442" s="93">
+        <v>80</v>
+      </c>
+      <c r="J442" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K442" s="93">
+        <v>658000</v>
+      </c>
+      <c r="L442" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M442" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N442" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="443" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A443" s="92" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B443" s="116" t="s">
+        <v>472</v>
+      </c>
+      <c r="C443" s="116" t="s">
+        <v>473</v>
+      </c>
+      <c r="D443" s="116" t="s">
+        <v>136</v>
+      </c>
+      <c r="E443" s="120" t="s">
+        <v>474</v>
+      </c>
+      <c r="F443" s="116" t="s">
+        <v>475</v>
+      </c>
+      <c r="G443" s="178">
+        <v>46195.461805555555</v>
+      </c>
+      <c r="H443" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I443" s="93">
+        <v>280</v>
+      </c>
+      <c r="J443" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K443" s="93">
+        <v>1036000</v>
+      </c>
+      <c r="L443" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M443" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N443" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="444" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A444" s="92" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B444" s="116" t="s">
+        <v>999</v>
+      </c>
+      <c r="C444" s="116" t="s">
+        <v>460</v>
+      </c>
+      <c r="D444" s="116" t="s">
+        <v>461</v>
+      </c>
+      <c r="E444" s="120" t="s">
+        <v>462</v>
+      </c>
+      <c r="F444" s="116" t="s">
+        <v>463</v>
+      </c>
+      <c r="G444" s="178">
+        <v>46194.520833333336</v>
+      </c>
+      <c r="H444" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I444" s="93">
+        <v>100</v>
+      </c>
+      <c r="J444" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K444" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="L444" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M444" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N444" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="445" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A445" s="92" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B445" s="116" t="s">
+        <v>316</v>
+      </c>
+      <c r="C445" s="116" t="s">
+        <v>317</v>
+      </c>
+      <c r="D445" s="116" t="s">
+        <v>318</v>
+      </c>
+      <c r="E445" s="120" t="s">
+        <v>355</v>
+      </c>
+      <c r="F445" s="116" t="s">
+        <v>356</v>
+      </c>
+      <c r="G445" s="178">
+        <v>46195.333333333336</v>
+      </c>
+      <c r="H445" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I445" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="J445" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K445" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="L445" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M445" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N445" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="446" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A446" s="92" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B446" s="116" t="s">
+        <v>170</v>
+      </c>
+      <c r="C446" s="116" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D446" s="116" t="s">
+        <v>136</v>
+      </c>
+      <c r="E446" s="120" t="s">
+        <v>1349</v>
+      </c>
+      <c r="F446" s="116" t="s">
+        <v>1350</v>
+      </c>
+      <c r="G446" s="178">
+        <v>46196.375</v>
+      </c>
+      <c r="H446" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I446" s="93">
+        <v>40</v>
+      </c>
+      <c r="J446" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K446" s="93">
+        <v>389000</v>
+      </c>
+      <c r="L446" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M446" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N446" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="447" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A447" s="92" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B447" s="116" t="s">
+        <v>166</v>
+      </c>
+      <c r="C447" s="116" t="s">
+        <v>167</v>
+      </c>
+      <c r="D447" s="116" t="s">
+        <v>136</v>
+      </c>
+      <c r="E447" s="120" t="s">
+        <v>168</v>
+      </c>
+      <c r="F447" s="116" t="s">
+        <v>169</v>
+      </c>
+      <c r="G447" s="178">
+        <v>46196.361111111109</v>
+      </c>
+      <c r="H447" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I447" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="J447" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K447" s="93">
+        <v>88000</v>
+      </c>
+      <c r="L447" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M447" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N447" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="448" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A448" s="92" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B448" s="116" t="s">
+        <v>529</v>
+      </c>
+      <c r="C448" s="116" t="s">
+        <v>530</v>
+      </c>
+      <c r="D448" s="116" t="s">
+        <v>136</v>
+      </c>
+      <c r="E448" s="120" t="s">
+        <v>535</v>
+      </c>
+      <c r="F448" s="116" t="s">
+        <v>536</v>
+      </c>
+      <c r="G448" s="178">
+        <v>46196.413194444445</v>
+      </c>
+      <c r="H448" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I448" s="93">
+        <v>100</v>
+      </c>
+      <c r="J448" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K448" s="93">
+        <v>91500</v>
+      </c>
+      <c r="L448" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M448" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N448" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="449" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A449" s="92" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B449" s="116" t="s">
+        <v>214</v>
+      </c>
+      <c r="C449" s="116" t="s">
+        <v>204</v>
+      </c>
+      <c r="D449" s="116" t="s">
+        <v>136</v>
+      </c>
+      <c r="E449" s="120" t="s">
+        <v>205</v>
+      </c>
+      <c r="F449" s="116" t="s">
+        <v>206</v>
+      </c>
+      <c r="G449" s="178">
+        <v>46196.395833333336</v>
+      </c>
+      <c r="H449" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I449" s="93">
+        <v>80</v>
+      </c>
+      <c r="J449" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K449" s="93">
+        <v>276000</v>
+      </c>
+      <c r="L449" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M449" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N449" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="450" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A450" s="92" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B450" s="116" t="s">
+        <v>160</v>
+      </c>
+      <c r="C450" s="116" t="s">
+        <v>221</v>
+      </c>
+      <c r="D450" s="116" t="s">
+        <v>161</v>
+      </c>
+      <c r="E450" s="120" t="s">
+        <v>222</v>
+      </c>
+      <c r="F450" s="116" t="s">
+        <v>162</v>
+      </c>
+      <c r="G450" s="178">
+        <v>46196.340277777781</v>
+      </c>
+      <c r="H450" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I450" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="J450" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K450" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="L450" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M450" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N450" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="451" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A451" s="92" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B451" s="116" t="s">
+        <v>848</v>
+      </c>
+      <c r="C451" s="116" t="s">
+        <v>606</v>
+      </c>
+      <c r="D451" s="116" t="s">
+        <v>185</v>
+      </c>
+      <c r="E451" s="120" t="s">
+        <v>630</v>
+      </c>
+      <c r="F451" s="116" t="s">
+        <v>631</v>
+      </c>
+      <c r="G451" s="178">
+        <v>46196.5</v>
+      </c>
+      <c r="H451" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I451" s="93">
+        <v>120</v>
+      </c>
+      <c r="J451" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K451" s="93">
+        <v>3800</v>
+      </c>
+      <c r="L451" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M451" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N451" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="452" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A452" s="92" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B452" s="116" t="s">
+        <v>137</v>
+      </c>
+      <c r="C452" s="116" t="s">
+        <v>138</v>
+      </c>
+      <c r="D452" s="116" t="s">
+        <v>121</v>
+      </c>
+      <c r="E452" s="120" t="s">
+        <v>1107</v>
+      </c>
+      <c r="F452" s="116" t="s">
+        <v>140</v>
+      </c>
+      <c r="G452" s="178">
+        <v>46196.318055555559</v>
+      </c>
+      <c r="H452" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I452" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="J452" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K452" s="93">
+        <v>200</v>
+      </c>
+      <c r="L452" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M452" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N452" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="453" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A453" s="92" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B453" s="116" t="s">
+        <v>122</v>
+      </c>
+      <c r="C453" s="116" t="s">
+        <v>123</v>
+      </c>
+      <c r="D453" s="116" t="s">
+        <v>121</v>
+      </c>
+      <c r="E453" s="120" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F453" s="116" t="s">
+        <v>125</v>
+      </c>
+      <c r="G453" s="178">
+        <v>46196.354166666664</v>
+      </c>
+      <c r="H453" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I453" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="J453" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K453" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="L453" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M453" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N453" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="454" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A454" s="92" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B454" s="116" t="s">
+        <v>141</v>
+      </c>
+      <c r="C454" s="116" t="s">
+        <v>142</v>
+      </c>
+      <c r="D454" s="116" t="s">
+        <v>128</v>
+      </c>
+      <c r="E454" s="120" t="s">
+        <v>1402</v>
+      </c>
+      <c r="F454" s="116" t="s">
+        <v>143</v>
+      </c>
+      <c r="G454" s="178">
+        <v>46195.663194444445</v>
+      </c>
+      <c r="H454" s="93">
+        <v>40</v>
+      </c>
+      <c r="I454" s="93">
+        <v>600</v>
+      </c>
+      <c r="J454" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K454" s="93">
+        <v>1400</v>
+      </c>
+      <c r="L454" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M454" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N454" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="455" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A455" s="92" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B455" s="116" t="s">
+        <v>149</v>
+      </c>
+      <c r="C455" s="116" t="s">
+        <v>150</v>
+      </c>
+      <c r="D455" s="116" t="s">
+        <v>151</v>
+      </c>
+      <c r="E455" s="120" t="s">
+        <v>152</v>
+      </c>
+      <c r="F455" s="116" t="s">
+        <v>153</v>
+      </c>
+      <c r="G455" s="178">
+        <v>46195.753472222219</v>
+      </c>
+      <c r="H455" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I455" s="93">
+        <v>100</v>
+      </c>
+      <c r="J455" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K455" s="93">
+        <v>200</v>
+      </c>
+      <c r="L455" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M455" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N455" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="456" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A456" s="92" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B456" s="116" t="s">
+        <v>386</v>
+      </c>
+      <c r="C456" s="116" t="s">
+        <v>387</v>
+      </c>
+      <c r="D456" s="116" t="s">
+        <v>388</v>
+      </c>
+      <c r="E456" s="120" t="s">
+        <v>405</v>
+      </c>
+      <c r="F456" s="116" t="s">
+        <v>412</v>
+      </c>
+      <c r="G456" s="178">
+        <v>46197</v>
+      </c>
+      <c r="H456" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="I456" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="J456" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="K456" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="L456" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="M456" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="N456" s="152" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="457" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A457" s="92" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B457" s="116" t="s">
+        <v>386</v>
+      </c>
+      <c r="C457" s="116" t="s">
+        <v>868</v>
+      </c>
+      <c r="D457" s="116" t="s">
+        <v>388</v>
+      </c>
+      <c r="E457" s="120" t="s">
+        <v>869</v>
+      </c>
+      <c r="F457" s="116" t="s">
+        <v>870</v>
+      </c>
+      <c r="G457" s="178">
+        <v>46197</v>
+      </c>
+      <c r="H457" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="I457" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="J457" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="K457" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="L457" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="M457" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="N457" s="152" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="458" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A458" s="92" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B458" s="116" t="s">
+        <v>99</v>
+      </c>
+      <c r="C458" s="116" t="s">
+        <v>374</v>
+      </c>
+      <c r="D458" s="116" t="s">
+        <v>375</v>
+      </c>
+      <c r="E458" s="120" t="s">
+        <v>401</v>
+      </c>
+      <c r="F458" s="116" t="s">
+        <v>101</v>
+      </c>
+      <c r="G458" s="178">
+        <v>46197</v>
+      </c>
+      <c r="H458" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="I458" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="J458" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="K458" s="190">
+        <v>800</v>
+      </c>
+      <c r="L458" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="M458" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="N458" s="152" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="459" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A459" s="92" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B459" s="116" t="s">
+        <v>199</v>
+      </c>
+      <c r="C459" s="116" t="s">
+        <v>200</v>
+      </c>
+      <c r="D459" s="116" t="s">
+        <v>195</v>
+      </c>
+      <c r="E459" s="120" t="s">
+        <v>201</v>
+      </c>
+      <c r="F459" s="116" t="s">
+        <v>210</v>
+      </c>
+      <c r="G459" s="178">
+        <v>46197</v>
+      </c>
+      <c r="H459" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="I459" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="J459" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="K459" s="190">
+        <v>1200</v>
+      </c>
+      <c r="L459" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="M459" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="N459" s="152" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="460" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A460" s="92" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B460" s="116" t="s">
+        <v>193</v>
+      </c>
+      <c r="C460" s="116" t="s">
+        <v>194</v>
+      </c>
+      <c r="D460" s="116" t="s">
+        <v>195</v>
+      </c>
+      <c r="E460" s="120" t="s">
+        <v>196</v>
+      </c>
+      <c r="F460" s="116" t="s">
+        <v>197</v>
+      </c>
+      <c r="G460" s="178">
+        <v>46197</v>
+      </c>
+      <c r="H460" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="I460" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="J460" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="K460" s="190">
+        <v>760</v>
+      </c>
+      <c r="L460" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="M460" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="N460" s="152" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="461" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A461" s="92" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B461" s="116" t="s">
+        <v>390</v>
+      </c>
+      <c r="C461" s="116" t="s">
+        <v>333</v>
+      </c>
+      <c r="D461" s="116" t="s">
+        <v>334</v>
+      </c>
+      <c r="E461" s="120" t="s">
+        <v>406</v>
+      </c>
+      <c r="F461" s="116" t="s">
+        <v>364</v>
+      </c>
+      <c r="G461" s="178">
+        <v>46198.399305555555</v>
+      </c>
+      <c r="H461" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I461" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="J461" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K461" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="L461" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M461" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N461" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="462" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A462" s="92" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B462" s="116" t="s">
+        <v>328</v>
+      </c>
+      <c r="C462" s="116" t="s">
+        <v>392</v>
+      </c>
+      <c r="D462" s="116" t="s">
+        <v>334</v>
+      </c>
+      <c r="E462" s="120" t="s">
+        <v>407</v>
+      </c>
+      <c r="F462" s="116" t="s">
+        <v>413</v>
+      </c>
+      <c r="G462" s="178">
+        <v>46198.423611111109</v>
+      </c>
+      <c r="H462" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I462" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="J462" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K462" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="L462" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M462" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N462" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="463" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A463" s="92" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B463" s="116" t="s">
+        <v>344</v>
+      </c>
+      <c r="C463" s="116" t="s">
+        <v>345</v>
+      </c>
+      <c r="D463" s="116" t="s">
+        <v>400</v>
+      </c>
+      <c r="E463" s="120" t="s">
+        <v>370</v>
+      </c>
+      <c r="F463" s="116" t="s">
+        <v>371</v>
+      </c>
+      <c r="G463" s="178">
+        <v>46198.40625</v>
+      </c>
+      <c r="H463" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I463" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="J463" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K463" s="93">
+        <v>200</v>
+      </c>
+      <c r="L463" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M463" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N463" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="464" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A464" s="92" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B464" s="116" t="s">
+        <v>467</v>
+      </c>
+      <c r="C464" s="116" t="s">
+        <v>468</v>
+      </c>
+      <c r="D464" s="116" t="s">
+        <v>136</v>
+      </c>
+      <c r="E464" s="120" t="s">
+        <v>469</v>
+      </c>
+      <c r="F464" s="116" t="s">
+        <v>470</v>
+      </c>
+      <c r="G464" s="178">
+        <v>46202</v>
+      </c>
+      <c r="H464" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="I464" s="190">
+        <v>80</v>
+      </c>
+      <c r="J464" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="K464" s="190">
+        <v>87000</v>
+      </c>
+      <c r="L464" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="M464" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="N464" s="152" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="465" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A465" s="92" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B465" s="116" t="s">
+        <v>472</v>
+      </c>
+      <c r="C465" s="116" t="s">
+        <v>473</v>
+      </c>
+      <c r="D465" s="116" t="s">
+        <v>136</v>
+      </c>
+      <c r="E465" s="120" t="s">
+        <v>474</v>
+      </c>
+      <c r="F465" s="116" t="s">
+        <v>475</v>
+      </c>
+      <c r="G465" s="178">
+        <v>46202</v>
+      </c>
+      <c r="H465" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="I465" s="194">
+        <v>160</v>
+      </c>
+      <c r="J465" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="K465" s="190">
+        <v>16280</v>
+      </c>
+      <c r="L465" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="M465" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="N465" s="152" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="466" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A466" s="92" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B466" s="116" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C466" s="116" t="s">
+        <v>916</v>
+      </c>
+      <c r="D466" s="116" t="s">
+        <v>104</v>
+      </c>
+      <c r="E466" s="120" t="s">
+        <v>917</v>
+      </c>
+      <c r="F466" s="116" t="s">
+        <v>918</v>
+      </c>
+      <c r="G466" s="178">
+        <v>46202</v>
+      </c>
+      <c r="H466" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="I466" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="J466" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="K466" s="190">
+        <v>2280</v>
+      </c>
+      <c r="L466" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="M466" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="N466" s="152" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="467" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A467" s="92" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B467" s="116" t="s">
+        <v>305</v>
+      </c>
+      <c r="C467" s="116" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D467" s="116" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E467" s="120" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F467" s="116" t="s">
+        <v>1217</v>
+      </c>
+      <c r="G467" s="178">
+        <v>46201</v>
+      </c>
+      <c r="H467" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="I467" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="J467" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="K467" s="190">
+        <v>5200</v>
+      </c>
+      <c r="L467" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="M467" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="N467" s="152" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="468" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A468" s="92" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B468" s="116" t="s">
+        <v>427</v>
+      </c>
+      <c r="C468" s="116" t="s">
+        <v>428</v>
+      </c>
+      <c r="D468" s="116" t="s">
+        <v>95</v>
+      </c>
+      <c r="E468" s="120" t="s">
+        <v>429</v>
+      </c>
+      <c r="F468" s="116" t="s">
+        <v>430</v>
+      </c>
+      <c r="G468" s="178">
+        <v>46202</v>
+      </c>
+      <c r="H468" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="I468" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="J468" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="K468" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="L468" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="M468" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="N468" s="152" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="469" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A469" s="92" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B469" s="116" t="s">
+        <v>126</v>
+      </c>
+      <c r="C469" s="116" t="s">
+        <v>127</v>
+      </c>
+      <c r="D469" s="116" t="s">
+        <v>128</v>
+      </c>
+      <c r="E469" s="120" t="s">
+        <v>129</v>
+      </c>
+      <c r="F469" s="116" t="s">
+        <v>164</v>
+      </c>
+      <c r="G469" s="178">
+        <v>46202</v>
+      </c>
+      <c r="H469" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="I469" s="190">
+        <v>40</v>
+      </c>
+      <c r="J469" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="K469" s="190">
+        <v>560</v>
+      </c>
+      <c r="L469" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="M469" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="N469" s="152" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="470" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A470" s="92" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B470" s="116" t="s">
+        <v>882</v>
+      </c>
+      <c r="C470" s="116" t="s">
+        <v>421</v>
+      </c>
+      <c r="D470" s="116" t="s">
+        <v>218</v>
+      </c>
+      <c r="E470" s="120" t="s">
+        <v>883</v>
+      </c>
+      <c r="F470" s="116" t="s">
+        <v>425</v>
+      </c>
+      <c r="G470" s="178">
+        <v>46202</v>
+      </c>
+      <c r="H470" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="I470" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="J470" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="K470" s="190">
+        <v>3680</v>
+      </c>
+      <c r="L470" s="190">
+        <v>40</v>
+      </c>
+      <c r="M470" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="N470" s="152" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="471" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A471" s="92" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B471" s="116" t="s">
+        <v>885</v>
+      </c>
+      <c r="C471" s="116" t="s">
+        <v>314</v>
+      </c>
+      <c r="D471" s="116" t="s">
+        <v>218</v>
+      </c>
+      <c r="E471" s="120" t="s">
+        <v>353</v>
+      </c>
+      <c r="F471" s="116" t="s">
+        <v>354</v>
+      </c>
+      <c r="G471" s="178">
+        <v>46202</v>
+      </c>
+      <c r="H471" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="I471" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="J471" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="K471" s="190">
+        <v>600</v>
+      </c>
+      <c r="L471" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="M471" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="N471" s="152" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="472" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A472" s="92" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B472" s="116" t="s">
+        <v>477</v>
+      </c>
+      <c r="C472" s="116" t="s">
+        <v>478</v>
+      </c>
+      <c r="D472" s="116" t="s">
+        <v>515</v>
+      </c>
+      <c r="E472" s="120" t="s">
+        <v>1105</v>
+      </c>
+      <c r="F472" s="116" t="s">
+        <v>1106</v>
+      </c>
+      <c r="G472" s="178">
+        <v>46203.527777777781</v>
+      </c>
+      <c r="H472" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I472" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="J472" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K472" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="L472" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M472" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N472" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="473" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A473" s="92" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B473" s="116" t="s">
+        <v>163</v>
+      </c>
+      <c r="C473" s="116" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D473" s="116" t="s">
+        <v>340</v>
+      </c>
+      <c r="E473" s="120" t="s">
+        <v>1146</v>
+      </c>
+      <c r="F473" s="116" t="s">
+        <v>1147</v>
+      </c>
+      <c r="G473" s="178">
+        <v>46203.302083333336</v>
+      </c>
+      <c r="H473" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I473" s="93">
+        <v>80</v>
+      </c>
+      <c r="J473" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K473" s="93">
+        <v>160</v>
+      </c>
+      <c r="L473" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M473" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N473" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="474" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A474" s="92" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B474" s="116" t="s">
+        <v>170</v>
+      </c>
+      <c r="C474" s="116" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D474" s="116" t="s">
+        <v>136</v>
+      </c>
+      <c r="E474" s="120" t="s">
+        <v>1349</v>
+      </c>
+      <c r="F474" s="116" t="s">
+        <v>1350</v>
+      </c>
+      <c r="G474" s="178">
+        <v>46203.361111111109</v>
+      </c>
+      <c r="H474" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I474" s="93">
+        <v>160</v>
+      </c>
+      <c r="J474" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K474" s="93">
+        <v>77000</v>
+      </c>
+      <c r="L474" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M474" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N474" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="475" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A475" s="92" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B475" s="116" t="s">
+        <v>214</v>
+      </c>
+      <c r="C475" s="116" t="s">
+        <v>204</v>
+      </c>
+      <c r="D475" s="116" t="s">
+        <v>136</v>
+      </c>
+      <c r="E475" s="120" t="s">
+        <v>205</v>
+      </c>
+      <c r="F475" s="116" t="s">
+        <v>206</v>
+      </c>
+      <c r="G475" s="178">
+        <v>46203.375</v>
+      </c>
+      <c r="H475" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I475" s="93">
+        <v>40</v>
+      </c>
+      <c r="J475" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K475" s="93">
+        <v>103000</v>
+      </c>
+      <c r="L475" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M475" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N475" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="476" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A476" s="92" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B476" s="116" t="s">
+        <v>999</v>
+      </c>
+      <c r="C476" s="116" t="s">
+        <v>460</v>
+      </c>
+      <c r="D476" s="116" t="s">
+        <v>461</v>
+      </c>
+      <c r="E476" s="120" t="s">
+        <v>462</v>
+      </c>
+      <c r="F476" s="116" t="s">
+        <v>463</v>
+      </c>
+      <c r="G476" s="178">
+        <v>46202.75</v>
+      </c>
+      <c r="H476" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I476" s="93">
+        <v>120</v>
+      </c>
+      <c r="J476" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K476" s="93">
+        <v>160</v>
+      </c>
+      <c r="L476" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M476" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N476" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="477" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A477" s="92" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B477" s="116" t="s">
+        <v>848</v>
+      </c>
+      <c r="C477" s="116" t="s">
+        <v>606</v>
+      </c>
+      <c r="D477" s="116" t="s">
+        <v>185</v>
+      </c>
+      <c r="E477" s="120" t="s">
+        <v>630</v>
+      </c>
+      <c r="F477" s="116" t="s">
+        <v>631</v>
+      </c>
+      <c r="G477" s="178">
+        <v>46202.6875</v>
+      </c>
+      <c r="H477" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I477" s="93">
+        <v>160</v>
+      </c>
+      <c r="J477" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K477" s="93">
+        <v>1480</v>
+      </c>
+      <c r="L477" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M477" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N477" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="478" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A478" s="92" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B478" s="116" t="s">
+        <v>433</v>
+      </c>
+      <c r="C478" s="116" t="s">
+        <v>434</v>
+      </c>
+      <c r="D478" s="116" t="s">
+        <v>435</v>
+      </c>
+      <c r="E478" s="120" t="s">
+        <v>436</v>
+      </c>
+      <c r="F478" s="116" t="s">
+        <v>437</v>
+      </c>
+      <c r="G478" s="178">
+        <v>46203.5625</v>
+      </c>
+      <c r="H478" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I478" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="J478" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K478" s="93">
+        <v>200</v>
+      </c>
+      <c r="L478" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M478" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N478" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="479" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A479" s="92" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B479" s="116" t="s">
+        <v>148</v>
+      </c>
+      <c r="C479" s="116" t="s">
+        <v>145</v>
+      </c>
+      <c r="D479" s="116" t="s">
+        <v>146</v>
+      </c>
+      <c r="E479" s="120" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F479" s="116" t="s">
+        <v>148</v>
+      </c>
+      <c r="G479" s="178">
+        <v>46203.333333333336</v>
+      </c>
+      <c r="H479" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I479" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="J479" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K479" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="L479" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M479" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N479" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="480" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A480" s="92" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B480" s="116" t="s">
+        <v>141</v>
+      </c>
+      <c r="C480" s="116" t="s">
+        <v>142</v>
+      </c>
+      <c r="D480" s="116" t="s">
+        <v>128</v>
+      </c>
+      <c r="E480" s="120" t="s">
+        <v>1455</v>
+      </c>
+      <c r="F480" s="116" t="s">
+        <v>143</v>
+      </c>
+      <c r="G480" s="178">
+        <v>46202.686111111114</v>
+      </c>
+      <c r="H480" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I480" s="93">
+        <v>160</v>
+      </c>
+      <c r="J480" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K480" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="L480" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M480" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N480" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="481" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A481" s="92" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B481" s="116" t="s">
+        <v>379</v>
+      </c>
+      <c r="C481" s="116" t="s">
+        <v>380</v>
+      </c>
+      <c r="D481" s="116" t="s">
+        <v>381</v>
+      </c>
+      <c r="E481" s="120" t="s">
+        <v>403</v>
+      </c>
+      <c r="F481" s="116" t="s">
+        <v>411</v>
+      </c>
+      <c r="G481" s="178">
+        <v>46203.322916666664</v>
+      </c>
+      <c r="H481" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I481" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="J481" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K481" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="L481" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M481" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N481" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="482" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A482" s="92" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B482" s="116" t="s">
+        <v>529</v>
+      </c>
+      <c r="C482" s="116" t="s">
+        <v>530</v>
+      </c>
+      <c r="D482" s="116" t="s">
+        <v>136</v>
+      </c>
+      <c r="E482" s="120" t="s">
+        <v>535</v>
+      </c>
+      <c r="F482" s="116" t="s">
+        <v>536</v>
+      </c>
+      <c r="G482" s="178">
+        <v>46204.451388888891</v>
+      </c>
+      <c r="H482" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I482" s="93">
+        <v>1100</v>
+      </c>
+      <c r="J482" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K482" s="93">
+        <v>18300</v>
+      </c>
+      <c r="L482" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M482" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N482" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="483" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A483" s="92" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B483" s="116" t="s">
+        <v>226</v>
+      </c>
+      <c r="C483" s="116" t="s">
+        <v>546</v>
+      </c>
+      <c r="D483" s="116" t="s">
+        <v>225</v>
+      </c>
+      <c r="E483" s="120" t="s">
+        <v>227</v>
+      </c>
+      <c r="F483" s="116" t="s">
+        <v>231</v>
+      </c>
+      <c r="G483" s="178">
+        <v>46204.558333333334</v>
+      </c>
+      <c r="H483" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I483" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="J483" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K483" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="L483" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M483" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N483" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="484" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A484" s="92" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B484" s="116" t="s">
+        <v>190</v>
+      </c>
+      <c r="C484" s="116" t="s">
+        <v>191</v>
+      </c>
+      <c r="D484" s="116" t="s">
+        <v>185</v>
+      </c>
+      <c r="E484" s="120" t="s">
+        <v>209</v>
+      </c>
+      <c r="F484" s="116" t="s">
+        <v>192</v>
+      </c>
+      <c r="G484" s="178">
+        <v>46204.329861111109</v>
+      </c>
+      <c r="H484" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I484" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="J484" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K484" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="L484" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M484" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N484" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="485" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A485" s="92" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B485" s="116" t="s">
+        <v>336</v>
+      </c>
+      <c r="C485" s="116" t="s">
+        <v>337</v>
+      </c>
+      <c r="D485" s="116" t="s">
+        <v>395</v>
+      </c>
+      <c r="E485" s="120" t="s">
+        <v>408</v>
+      </c>
+      <c r="F485" s="116" t="s">
+        <v>366</v>
+      </c>
+      <c r="G485" s="178">
+        <v>46204.409722222219</v>
+      </c>
+      <c r="H485" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I485" s="93">
+        <v>40</v>
+      </c>
+      <c r="J485" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K485" s="93">
+        <v>4480</v>
+      </c>
+      <c r="L485" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M485" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N485" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="486" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A486" s="92" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B486" s="116" t="s">
+        <v>397</v>
+      </c>
+      <c r="C486" s="116" t="s">
+        <v>398</v>
+      </c>
+      <c r="D486" s="116" t="s">
+        <v>395</v>
+      </c>
+      <c r="E486" s="120" t="s">
+        <v>409</v>
+      </c>
+      <c r="F486" s="116" t="s">
+        <v>414</v>
+      </c>
+      <c r="G486" s="178">
+        <v>46204.364583333336</v>
+      </c>
+      <c r="H486" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I486" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="J486" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K486" s="93">
+        <v>800</v>
+      </c>
+      <c r="L486" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M486" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N486" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="487" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A487" s="92" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B487" s="116" t="s">
+        <v>159</v>
+      </c>
+      <c r="C487" s="116" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D487" s="116" t="s">
+        <v>95</v>
+      </c>
+      <c r="E487" s="120" t="s">
+        <v>1188</v>
+      </c>
+      <c r="F487" s="116" t="s">
+        <v>1189</v>
+      </c>
+      <c r="G487" s="178">
+        <v>46205.5</v>
+      </c>
+      <c r="H487" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I487" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="J487" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K487" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="L487" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M487" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N487" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="488" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A488" s="92" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B488" s="116" t="s">
+        <v>159</v>
+      </c>
+      <c r="C488" s="116" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D488" s="116" t="s">
+        <v>95</v>
+      </c>
+      <c r="E488" s="120" t="s">
+        <v>1186</v>
+      </c>
+      <c r="F488" s="116" t="s">
+        <v>1187</v>
+      </c>
+      <c r="G488" s="178">
+        <v>46205.513888888891</v>
+      </c>
+      <c r="H488" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I488" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="J488" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K488" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="L488" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M488" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N488" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="489" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A489" s="92" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B489" s="116" t="s">
+        <v>159</v>
+      </c>
+      <c r="C489" s="116" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D489" s="116" t="s">
+        <v>95</v>
+      </c>
+      <c r="E489" s="120" t="s">
+        <v>1184</v>
+      </c>
+      <c r="F489" s="116" t="s">
+        <v>1185</v>
+      </c>
+      <c r="G489" s="178">
+        <v>46205.541666666664</v>
+      </c>
+      <c r="H489" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I489" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="J489" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K489" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="L489" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M489" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N489" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="490" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A490" s="92" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B490" s="116" t="s">
+        <v>160</v>
+      </c>
+      <c r="C490" s="116" t="s">
+        <v>182</v>
+      </c>
+      <c r="D490" s="116" t="s">
+        <v>161</v>
+      </c>
+      <c r="E490" s="120" t="s">
+        <v>183</v>
+      </c>
+      <c r="F490" s="116" t="s">
+        <v>184</v>
+      </c>
+      <c r="G490" s="178">
+        <v>46204.395833333336</v>
+      </c>
+      <c r="H490" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I490" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="J490" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K490" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="L490" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M490" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N490" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="491" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A491" s="92" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B491" s="116" t="s">
+        <v>117</v>
+      </c>
+      <c r="C491" s="116" t="s">
+        <v>118</v>
+      </c>
+      <c r="D491" s="116" t="s">
+        <v>119</v>
+      </c>
+      <c r="E491" s="120" t="s">
+        <v>189</v>
+      </c>
+      <c r="F491" s="116" t="s">
+        <v>120</v>
+      </c>
+      <c r="G491" s="178">
+        <v>46205.348611111112</v>
+      </c>
+      <c r="H491" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I491" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="J491" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K491" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="L491" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M491" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N491" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="492" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A492" s="92" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B492" s="116" t="s">
+        <v>131</v>
+      </c>
+      <c r="C492" s="116" t="s">
+        <v>836</v>
+      </c>
+      <c r="D492" s="116" t="s">
+        <v>837</v>
+      </c>
+      <c r="E492" s="120" t="s">
+        <v>554</v>
+      </c>
+      <c r="F492" s="116" t="s">
+        <v>555</v>
+      </c>
+      <c r="G492" s="178">
+        <v>46204.548611111109</v>
+      </c>
+      <c r="H492" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I492" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="J492" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K492" s="93">
+        <v>160</v>
+      </c>
+      <c r="L492" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M492" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N492" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="493" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A493" s="92" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B493" s="116" t="s">
+        <v>149</v>
+      </c>
+      <c r="C493" s="116" t="s">
+        <v>150</v>
+      </c>
+      <c r="D493" s="116" t="s">
+        <v>151</v>
+      </c>
+      <c r="E493" s="120" t="s">
+        <v>152</v>
+      </c>
+      <c r="F493" s="116" t="s">
+        <v>153</v>
+      </c>
+      <c r="G493" s="178">
+        <v>46205.572916666664</v>
+      </c>
+      <c r="H493" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I493" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="J493" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K493" s="93">
+        <v>400</v>
+      </c>
+      <c r="L493" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M493" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N493" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="494" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A494" s="92" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B494" s="116" t="s">
+        <v>166</v>
+      </c>
+      <c r="C494" s="116" t="s">
+        <v>167</v>
+      </c>
+      <c r="D494" s="116" t="s">
+        <v>136</v>
+      </c>
+      <c r="E494" s="117" t="s">
+        <v>168</v>
+      </c>
+      <c r="F494" s="116" t="s">
+        <v>169</v>
+      </c>
+      <c r="G494" s="178">
+        <v>46209.409722222219</v>
+      </c>
+      <c r="H494" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I494" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="J494" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K494" s="93">
+        <v>3160</v>
+      </c>
+      <c r="L494" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M494" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N494" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="495" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A495" s="92" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B495" s="116" t="s">
+        <v>529</v>
+      </c>
+      <c r="C495" s="116" t="s">
+        <v>530</v>
+      </c>
+      <c r="D495" s="116" t="s">
+        <v>136</v>
+      </c>
+      <c r="E495" s="117" t="s">
+        <v>535</v>
+      </c>
+      <c r="F495" s="116" t="s">
+        <v>536</v>
+      </c>
+      <c r="G495" s="178">
+        <v>46209.628472222219</v>
+      </c>
+      <c r="H495" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I495" s="93">
+        <v>100</v>
+      </c>
+      <c r="J495" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K495" s="93">
+        <v>1600</v>
+      </c>
+      <c r="L495" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M495" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N495" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="496" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A496" s="92" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B496" s="116" t="s">
+        <v>467</v>
+      </c>
+      <c r="C496" s="116" t="s">
+        <v>468</v>
+      </c>
+      <c r="D496" s="116" t="s">
+        <v>136</v>
+      </c>
+      <c r="E496" s="117" t="s">
+        <v>469</v>
+      </c>
+      <c r="F496" s="116" t="s">
+        <v>470</v>
+      </c>
+      <c r="G496" s="178">
+        <v>46209.583333333336</v>
+      </c>
+      <c r="H496" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I496" s="93">
+        <v>40</v>
+      </c>
+      <c r="J496" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K496" s="93">
+        <v>110000</v>
+      </c>
+      <c r="L496" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M496" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N496" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="497" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A497" s="92" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B497" s="116" t="s">
+        <v>472</v>
+      </c>
+      <c r="C497" s="116" t="s">
+        <v>473</v>
+      </c>
+      <c r="D497" s="116" t="s">
+        <v>136</v>
+      </c>
+      <c r="E497" s="117" t="s">
+        <v>474</v>
+      </c>
+      <c r="F497" s="116" t="s">
+        <v>475</v>
+      </c>
+      <c r="G497" s="178">
+        <v>46209.583333333336</v>
+      </c>
+      <c r="H497" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I497" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="J497" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K497" s="93">
+        <v>254000</v>
+      </c>
+      <c r="L497" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M497" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N497" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="498" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A498" s="92" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B498" s="116" t="s">
+        <v>99</v>
+      </c>
+      <c r="C498" s="116" t="s">
+        <v>374</v>
+      </c>
+      <c r="D498" s="116" t="s">
+        <v>375</v>
+      </c>
+      <c r="E498" s="117" t="s">
+        <v>401</v>
+      </c>
+      <c r="F498" s="116" t="s">
+        <v>101</v>
+      </c>
+      <c r="G498" s="178">
+        <v>46209.423611111109</v>
+      </c>
+      <c r="H498" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I498" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="J498" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K498" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="L498" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M498" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N498" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="499" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A499" s="92" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B499" s="116" t="s">
+        <v>316</v>
+      </c>
+      <c r="C499" s="116" t="s">
+        <v>317</v>
+      </c>
+      <c r="D499" s="116" t="s">
+        <v>318</v>
+      </c>
+      <c r="E499" s="117" t="s">
+        <v>355</v>
+      </c>
+      <c r="F499" s="116" t="s">
+        <v>356</v>
+      </c>
+      <c r="G499" s="178">
+        <v>46209.388888888891</v>
+      </c>
+      <c r="H499" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I499" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="J499" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K499" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="L499" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M499" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N499" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="500" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A500" s="92" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B500" s="116" t="s">
+        <v>453</v>
+      </c>
+      <c r="C500" s="116" t="s">
+        <v>454</v>
+      </c>
+      <c r="D500" s="116" t="s">
+        <v>455</v>
+      </c>
+      <c r="E500" s="120" t="s">
+        <v>456</v>
+      </c>
+      <c r="F500" s="116" t="s">
+        <v>457</v>
+      </c>
+      <c r="G500" s="178">
+        <v>46210.447916666664</v>
+      </c>
+      <c r="H500" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I500" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="J500" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K500" s="93">
+        <v>160</v>
+      </c>
+      <c r="L500" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M500" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N500" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="501" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A501" s="92" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B501" s="116" t="s">
+        <v>170</v>
+      </c>
+      <c r="C501" s="116" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D501" s="116" t="s">
+        <v>136</v>
+      </c>
+      <c r="E501" s="120" t="s">
+        <v>1349</v>
+      </c>
+      <c r="F501" s="116" t="s">
+        <v>1350</v>
+      </c>
+      <c r="G501" s="178">
+        <v>46210.357638888891</v>
+      </c>
+      <c r="H501" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I501" s="93">
+        <v>120</v>
+      </c>
+      <c r="J501" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K501" s="93">
+        <v>25520</v>
+      </c>
+      <c r="L501" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M501" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N501" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="502" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A502" s="92" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B502" s="116" t="s">
+        <v>214</v>
+      </c>
+      <c r="C502" s="116" t="s">
+        <v>204</v>
+      </c>
+      <c r="D502" s="116" t="s">
+        <v>136</v>
+      </c>
+      <c r="E502" s="120" t="s">
+        <v>205</v>
+      </c>
+      <c r="F502" s="116" t="s">
+        <v>206</v>
+      </c>
+      <c r="G502" s="178">
+        <v>46210.402777777781</v>
+      </c>
+      <c r="H502" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I502" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="J502" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K502" s="93">
+        <v>2600</v>
+      </c>
+      <c r="L502" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M502" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N502" s="93">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="503" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A503" s="92" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B503" s="116" t="s">
+        <v>160</v>
+      </c>
+      <c r="C503" s="116" t="s">
+        <v>221</v>
+      </c>
+      <c r="D503" s="116" t="s">
+        <v>161</v>
+      </c>
+      <c r="E503" s="120" t="s">
+        <v>222</v>
+      </c>
+      <c r="F503" s="116" t="s">
+        <v>162</v>
+      </c>
+      <c r="G503" s="178">
+        <v>46210.229166666664</v>
+      </c>
+      <c r="H503" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I503" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="J503" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K503" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="L503" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M503" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N503" s="93">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="504" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A504" s="92" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B504" s="116" t="s">
+        <v>122</v>
+      </c>
+      <c r="C504" s="116" t="s">
+        <v>123</v>
+      </c>
+      <c r="D504" s="116" t="s">
+        <v>121</v>
+      </c>
+      <c r="E504" s="120" t="s">
+        <v>124</v>
+      </c>
+      <c r="F504" s="116" t="s">
+        <v>125</v>
+      </c>
+      <c r="G504" s="178">
+        <v>46210.34097222222</v>
+      </c>
+      <c r="H504" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I504" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="J504" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K504" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="L504" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M504" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N504" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="505" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A505" s="92" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B505" s="116" t="s">
+        <v>386</v>
+      </c>
+      <c r="C505" s="116" t="s">
+        <v>799</v>
+      </c>
+      <c r="D505" s="116" t="s">
+        <v>800</v>
+      </c>
+      <c r="E505" s="120" t="s">
+        <v>801</v>
+      </c>
+      <c r="F505" s="116" t="s">
+        <v>802</v>
+      </c>
+      <c r="G505" s="178">
+        <v>46209.333333333336</v>
+      </c>
+      <c r="H505" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I505" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="J505" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K505" s="93">
+        <v>1300</v>
+      </c>
+      <c r="L505" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M505" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N505" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="506" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A506" s="92" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B506" s="116" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C506" s="116" t="s">
+        <v>916</v>
+      </c>
+      <c r="D506" s="116" t="s">
+        <v>104</v>
+      </c>
+      <c r="E506" s="120" t="s">
+        <v>917</v>
+      </c>
+      <c r="F506" s="116" t="s">
+        <v>918</v>
+      </c>
+      <c r="G506" s="178">
+        <v>46211.444444444445</v>
+      </c>
+      <c r="H506" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I506" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="J506" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K506" s="93">
+        <v>4640</v>
+      </c>
+      <c r="L506" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M506" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N506" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="507" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A507" s="92" t="s">
+        <v>1469</v>
+      </c>
+      <c r="B507" s="116" t="s">
+        <v>999</v>
+      </c>
+      <c r="C507" s="116" t="s">
+        <v>460</v>
+      </c>
+      <c r="D507" s="116" t="s">
+        <v>461</v>
+      </c>
+      <c r="E507" s="120" t="s">
+        <v>462</v>
+      </c>
+      <c r="F507" s="116" t="s">
+        <v>463</v>
+      </c>
+      <c r="G507" s="178">
+        <v>46210.541666666664</v>
+      </c>
+      <c r="H507" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I507" s="93">
+        <v>80</v>
+      </c>
+      <c r="J507" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K507" s="93">
+        <v>2280</v>
+      </c>
+      <c r="L507" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M507" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N507" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="508" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A508" s="92" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B508" s="116" t="s">
+        <v>848</v>
+      </c>
+      <c r="C508" s="116" t="s">
+        <v>606</v>
+      </c>
+      <c r="D508" s="116" t="s">
+        <v>185</v>
+      </c>
+      <c r="E508" s="120" t="s">
+        <v>630</v>
+      </c>
+      <c r="F508" s="116" t="s">
+        <v>631</v>
+      </c>
+      <c r="G508" s="178">
+        <v>46211.4375</v>
+      </c>
+      <c r="H508" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I508" s="93">
+        <v>40</v>
+      </c>
+      <c r="J508" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K508" s="93">
+        <v>3440</v>
+      </c>
+      <c r="L508" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M508" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N508" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="509" spans="1:14" s="148" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A509" s="92" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B509" s="116" t="s">
+        <v>137</v>
+      </c>
+      <c r="C509" s="116" t="s">
+        <v>138</v>
+      </c>
+      <c r="D509" s="116" t="s">
+        <v>121</v>
+      </c>
+      <c r="E509" s="120" t="s">
+        <v>215</v>
+      </c>
+      <c r="F509" s="116" t="s">
+        <v>140</v>
+      </c>
+      <c r="G509" s="178">
+        <v>46211.4375</v>
+      </c>
+      <c r="H509" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I509" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="J509" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="K509" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="L509" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="M509" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="N509" s="93" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="511" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A511" s="176" t="s">
         <v>291</v>
       </c>
     </row>
-    <row r="444" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A444" s="82" t="s">
+    <row r="513" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A513" s="82" t="s">
         <v>292</v>
       </c>
-      <c r="B444" s="82"/>
-[...4 lines deleted...]
-      <c r="A445" s="82" t="s">
+      <c r="B513" s="82"/>
+      <c r="C513" s="82"/>
+      <c r="D513" s="82"/>
+    </row>
+    <row r="514" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A514" s="82" t="s">
         <v>293</v>
       </c>
-      <c r="B445" s="82"/>
-[...10 lines deleted...]
-      <c r="A447" s="82" t="s">
+      <c r="B514" s="82"/>
+      <c r="C514" s="82"/>
+      <c r="D514" s="82"/>
+    </row>
+    <row r="515" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A515" s="161"/>
+      <c r="B515" s="82"/>
+      <c r="C515" s="82"/>
+      <c r="D515" s="82"/>
+    </row>
+    <row r="516" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A516" s="82" t="s">
         <v>294</v>
       </c>
-      <c r="B447" s="82"/>
-[...4 lines deleted...]
-      <c r="A448" s="82" t="s">
+      <c r="B516" s="82"/>
+      <c r="C516" s="82"/>
+      <c r="D516" s="82"/>
+    </row>
+    <row r="517" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A517" s="82" t="s">
         <v>295</v>
       </c>
-      <c r="B448" s="82"/>
-[...4 lines deleted...]
-      <c r="A449" s="82" t="s">
+      <c r="B517" s="82"/>
+      <c r="C517" s="82"/>
+      <c r="D517" s="82"/>
+    </row>
+    <row r="518" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A518" s="82" t="s">
         <v>296</v>
       </c>
-      <c r="B449" s="82"/>
-[...11 lines deleted...]
-      <c r="B451" s="82" t="s">
+      <c r="B518" s="82"/>
+      <c r="C518" s="82"/>
+      <c r="D518" s="82"/>
+    </row>
+    <row r="519" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A519" s="82"/>
+      <c r="B519" s="82"/>
+      <c r="C519" s="82"/>
+      <c r="D519" s="82"/>
+    </row>
+    <row r="520" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A520" s="162"/>
+      <c r="B520" s="82" t="s">
         <v>297</v>
       </c>
-      <c r="C451" s="82"/>
-[...4 lines deleted...]
-      <c r="B452" s="82" t="s">
+      <c r="C520" s="82"/>
+      <c r="D520" s="82"/>
+    </row>
+    <row r="521" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A521" s="163"/>
+      <c r="B521" s="82" t="s">
         <v>298</v>
       </c>
-      <c r="C452" s="82"/>
-[...12 lines deleted...]
-      <c r="D454" s="187"/>
+      <c r="C521" s="82"/>
+      <c r="D521" s="82"/>
+    </row>
+    <row r="522" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A522" s="82"/>
+      <c r="B522" s="82"/>
+      <c r="C522" s="82"/>
+      <c r="D522" s="82"/>
+    </row>
+    <row r="523" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A523" s="195"/>
+      <c r="B523" s="195"/>
+      <c r="C523" s="195"/>
+      <c r="D523" s="195"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:N2" xr:uid="{00000000-0001-0000-0100-000000000000}"/>
   <mergeCells count="1">
-    <mergeCell ref="A454:D454"/>
+    <mergeCell ref="A523:D523"/>
   </mergeCells>
   <phoneticPr fontId="32" type="noConversion"/>
   <conditionalFormatting sqref="E138:E147">
-    <cfRule type="cellIs" dxfId="34" priority="134" operator="equal">
+    <cfRule type="cellIs" dxfId="60" priority="165" operator="equal">
       <formula>#REF!</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E163:E394">
-    <cfRule type="cellIs" dxfId="33" priority="14" operator="equal">
+    <cfRule type="cellIs" dxfId="59" priority="45" operator="equal">
       <formula>#REF!</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E396">
-    <cfRule type="cellIs" dxfId="32" priority="13" operator="equal">
+    <cfRule type="cellIs" dxfId="58" priority="44" operator="equal">
       <formula>#REF!</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E398:E399">
-    <cfRule type="cellIs" dxfId="31" priority="11" operator="equal">
+    <cfRule type="cellIs" dxfId="57" priority="42" operator="equal">
       <formula>#REF!</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E401:E402">
-    <cfRule type="cellIs" dxfId="30" priority="9" operator="equal">
+    <cfRule type="cellIs" dxfId="56" priority="40" operator="equal">
       <formula>#REF!</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E404:E405">
-    <cfRule type="cellIs" dxfId="29" priority="2" operator="equal">
+    <cfRule type="cellIs" dxfId="55" priority="33" operator="equal">
       <formula>#REF!</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E407:E440">
-    <cfRule type="cellIs" dxfId="28" priority="1" operator="equal">
+  <conditionalFormatting sqref="E407:E493">
+    <cfRule type="cellIs" dxfId="54" priority="32" operator="equal">
       <formula>#REF!</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H138:H147">
-    <cfRule type="cellIs" dxfId="27" priority="145" operator="between">
+    <cfRule type="cellIs" dxfId="53" priority="176" operator="between">
       <formula>40</formula>
       <formula>99999999999999</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H163:H253">
-    <cfRule type="cellIs" dxfId="26" priority="83" operator="between">
+    <cfRule type="cellIs" dxfId="52" priority="114" operator="between">
       <formula>40</formula>
       <formula>99999999999999</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H255:H358">
-    <cfRule type="cellIs" dxfId="25" priority="45" operator="between">
+    <cfRule type="cellIs" dxfId="51" priority="76" operator="between">
       <formula>40</formula>
       <formula>99999999999999</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H360:H407">
-    <cfRule type="cellIs" dxfId="24" priority="4" operator="between">
+    <cfRule type="cellIs" dxfId="50" priority="35" operator="between">
+      <formula>40</formula>
+      <formula>99999999999999</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H441:H493">
+    <cfRule type="cellIs" dxfId="49" priority="23" operator="between">
       <formula>40</formula>
       <formula>99999999999999</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H138:N147">
-    <cfRule type="cellIs" dxfId="23" priority="144" operator="between">
+    <cfRule type="cellIs" dxfId="48" priority="175" operator="between">
       <formula>1</formula>
       <formula>999999999999999000000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H163:N208">
-    <cfRule type="cellIs" dxfId="22" priority="107" operator="between">
+    <cfRule type="cellIs" dxfId="47" priority="138" operator="between">
       <formula>1</formula>
       <formula>999999999999999000000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H209:N237">
-    <cfRule type="cellIs" dxfId="21" priority="121" operator="between">
+    <cfRule type="cellIs" dxfId="46" priority="152" operator="between">
       <formula>1</formula>
       <formula>999999999999999000000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H238:N253">
-    <cfRule type="cellIs" dxfId="20" priority="82" operator="between">
+    <cfRule type="cellIs" dxfId="45" priority="113" operator="between">
       <formula>1</formula>
       <formula>999999999999999000000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H255:N358">
-    <cfRule type="cellIs" dxfId="19" priority="44" operator="between">
+    <cfRule type="cellIs" dxfId="44" priority="75" operator="between">
       <formula>1</formula>
       <formula>999999999999999000000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H360:N407">
-    <cfRule type="cellIs" dxfId="18" priority="3" operator="between">
+    <cfRule type="cellIs" dxfId="43" priority="34" operator="between">
+      <formula>1</formula>
+      <formula>999999999999999000000</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H441:N493">
+    <cfRule type="cellIs" dxfId="42" priority="22" operator="between">
       <formula>1</formula>
       <formula>999999999999999000000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I138:I147">
-    <cfRule type="cellIs" dxfId="17" priority="147" stopIfTrue="1" operator="between">
+    <cfRule type="cellIs" dxfId="41" priority="178" stopIfTrue="1" operator="between">
       <formula>100</formula>
       <formula>1E+59</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I163:I212">
-    <cfRule type="cellIs" dxfId="16" priority="110" stopIfTrue="1" operator="between">
+    <cfRule type="cellIs" dxfId="40" priority="141" stopIfTrue="1" operator="between">
       <formula>100</formula>
       <formula>1E+59</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I213:I237">
-    <cfRule type="cellIs" dxfId="15" priority="123" stopIfTrue="1" operator="between">
+    <cfRule type="cellIs" dxfId="39" priority="154" stopIfTrue="1" operator="between">
       <formula>100</formula>
       <formula>1E+59</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I238:I253">
-    <cfRule type="cellIs" dxfId="14" priority="85" stopIfTrue="1" operator="between">
+    <cfRule type="cellIs" dxfId="38" priority="116" stopIfTrue="1" operator="between">
       <formula>100</formula>
       <formula>1E+59</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I255:I358">
-    <cfRule type="cellIs" dxfId="13" priority="47" stopIfTrue="1" operator="between">
+    <cfRule type="cellIs" dxfId="37" priority="78" stopIfTrue="1" operator="between">
       <formula>100</formula>
       <formula>1E+59</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I360:I407">
-    <cfRule type="cellIs" dxfId="12" priority="6" stopIfTrue="1" operator="between">
+    <cfRule type="cellIs" dxfId="36" priority="37" stopIfTrue="1" operator="between">
+      <formula>100</formula>
+      <formula>1E+59</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I441:I493">
+    <cfRule type="cellIs" dxfId="35" priority="25" stopIfTrue="1" operator="between">
       <formula>100</formula>
       <formula>1E+59</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J138:J147">
-    <cfRule type="cellIs" dxfId="11" priority="146" stopIfTrue="1" operator="between">
+    <cfRule type="cellIs" dxfId="34" priority="177" stopIfTrue="1" operator="between">
       <formula>100</formula>
       <formula>1E+26</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J163:J212">
-    <cfRule type="cellIs" dxfId="10" priority="109" stopIfTrue="1" operator="between">
+    <cfRule type="cellIs" dxfId="33" priority="140" stopIfTrue="1" operator="between">
       <formula>100</formula>
       <formula>1E+26</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J213:J237">
-    <cfRule type="cellIs" dxfId="9" priority="122" stopIfTrue="1" operator="between">
+    <cfRule type="cellIs" dxfId="32" priority="153" stopIfTrue="1" operator="between">
       <formula>100</formula>
       <formula>1E+26</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J238:J253">
-    <cfRule type="cellIs" dxfId="8" priority="84" stopIfTrue="1" operator="between">
+    <cfRule type="cellIs" dxfId="31" priority="115" stopIfTrue="1" operator="between">
       <formula>100</formula>
       <formula>1E+26</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J255:J358">
-    <cfRule type="cellIs" dxfId="7" priority="46" stopIfTrue="1" operator="between">
+    <cfRule type="cellIs" dxfId="30" priority="77" stopIfTrue="1" operator="between">
       <formula>100</formula>
       <formula>1E+26</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J360:J407">
-    <cfRule type="cellIs" dxfId="6" priority="5" stopIfTrue="1" operator="between">
+    <cfRule type="cellIs" dxfId="29" priority="36" stopIfTrue="1" operator="between">
+      <formula>100</formula>
+      <formula>1E+26</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J441:J493">
+    <cfRule type="cellIs" dxfId="28" priority="24" stopIfTrue="1" operator="between">
       <formula>100</formula>
       <formula>1E+26</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K138:K147">
-    <cfRule type="cellIs" dxfId="5" priority="148" stopIfTrue="1" operator="between">
+    <cfRule type="cellIs" dxfId="27" priority="179" stopIfTrue="1" operator="between">
       <formula>150000</formula>
       <formula>999999999999</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K163:K212">
-    <cfRule type="cellIs" dxfId="4" priority="111" stopIfTrue="1" operator="between">
+    <cfRule type="cellIs" dxfId="26" priority="142" stopIfTrue="1" operator="between">
       <formula>150000</formula>
       <formula>999999999999</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K213:K237">
-    <cfRule type="cellIs" dxfId="3" priority="124" stopIfTrue="1" operator="between">
+    <cfRule type="cellIs" dxfId="25" priority="155" stopIfTrue="1" operator="between">
       <formula>150000</formula>
       <formula>999999999999</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K238:K253">
-    <cfRule type="cellIs" dxfId="2" priority="86" stopIfTrue="1" operator="between">
+    <cfRule type="cellIs" dxfId="24" priority="117" stopIfTrue="1" operator="between">
       <formula>150000</formula>
       <formula>999999999999</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K255:K358">
-    <cfRule type="cellIs" dxfId="1" priority="48" stopIfTrue="1" operator="between">
+    <cfRule type="cellIs" dxfId="23" priority="79" stopIfTrue="1" operator="between">
       <formula>150000</formula>
       <formula>999999999999</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K360:K407">
-    <cfRule type="cellIs" dxfId="0" priority="7" stopIfTrue="1" operator="between">
+    <cfRule type="cellIs" dxfId="22" priority="38" stopIfTrue="1" operator="between">
+      <formula>150000</formula>
+      <formula>999999999999</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K441:K493">
+    <cfRule type="cellIs" dxfId="21" priority="26" stopIfTrue="1" operator="between">
+      <formula>150000</formula>
+      <formula>999999999999</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E494">
+    <cfRule type="cellIs" dxfId="20" priority="21" operator="equal">
+      <formula>#REF!</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E495">
+    <cfRule type="cellIs" dxfId="19" priority="20" operator="equal">
+      <formula>#REF!</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E496">
+    <cfRule type="cellIs" dxfId="18" priority="19" operator="equal">
+      <formula>#REF!</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E497">
+    <cfRule type="cellIs" dxfId="17" priority="18" operator="equal">
+      <formula>#REF!</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E498">
+    <cfRule type="cellIs" dxfId="16" priority="17" operator="equal">
+      <formula>#REF!</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E499">
+    <cfRule type="cellIs" dxfId="15" priority="16" operator="equal">
+      <formula>#REF!</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E500">
+    <cfRule type="cellIs" dxfId="14" priority="15" operator="equal">
+      <formula>#REF!</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E501">
+    <cfRule type="cellIs" dxfId="13" priority="14" operator="equal">
+      <formula>#REF!</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E502">
+    <cfRule type="cellIs" dxfId="12" priority="13" operator="equal">
+      <formula>#REF!</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E503">
+    <cfRule type="cellIs" dxfId="11" priority="12" operator="equal">
+      <formula>#REF!</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E504">
+    <cfRule type="cellIs" dxfId="10" priority="11" operator="equal">
+      <formula>#REF!</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E505">
+    <cfRule type="cellIs" dxfId="9" priority="10" operator="equal">
+      <formula>#REF!</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E506">
+    <cfRule type="cellIs" dxfId="8" priority="4" operator="equal">
+      <formula>#REF!</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E507">
+    <cfRule type="cellIs" dxfId="7" priority="3" operator="equal">
+      <formula>#REF!</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E508">
+    <cfRule type="cellIs" dxfId="6" priority="2" operator="equal">
+      <formula>#REF!</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E509">
+    <cfRule type="cellIs" dxfId="5" priority="1" operator="equal">
+      <formula>#REF!</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H494:H509">
+    <cfRule type="cellIs" dxfId="4" priority="6" operator="between">
+      <formula>40</formula>
+      <formula>99999999999999</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H494:N509">
+    <cfRule type="cellIs" dxfId="3" priority="5" operator="between">
+      <formula>1</formula>
+      <formula>999999999999999000000</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I494:I509">
+    <cfRule type="cellIs" dxfId="2" priority="8" stopIfTrue="1" operator="between">
+      <formula>100</formula>
+      <formula>1E+59</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J494:J509">
+    <cfRule type="cellIs" dxfId="1" priority="7" stopIfTrue="1" operator="between">
+      <formula>100</formula>
+      <formula>1E+26</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K494:K509">
+    <cfRule type="cellIs" dxfId="0" priority="9" stopIfTrue="1" operator="between">
       <formula>150000</formula>
       <formula>999999999999</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="7">
-    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="CELL COUNT ERROR!" error="Cells per litre less than 40!" sqref="H39:N46 I47:N56 H57:N57 H59:N61 I62:N137 H138:N147 H148:M148 H163:N253 H255:N358 H360:N407" xr:uid="{8A539F5E-E186-4525-8350-B8735D4CBD27}">
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="CELL COUNT ERROR!" error="Cells per litre less than 40!" sqref="H39:N46 I47:N56 H57:N57 H59:N61 I62:N137 H138:N147 H148:M148 H163:N253 H255:N358 H360:N407 H441:N509" xr:uid="{8A539F5E-E186-4525-8350-B8735D4CBD27}">
       <formula1>40</formula1>
     </dataValidation>
     <dataValidation type="date" errorStyle="warning" operator="equal" allowBlank="1" showErrorMessage="1" errorTitle="Incorrect date?" error="This is not today's date" sqref="H47:H56 H62:H137" xr:uid="{D3CEA0AB-9568-40E9-BE0A-29DBA98F82DD}">
       <formula1>TODAY()</formula1>
     </dataValidation>
-    <dataValidation type="date" errorStyle="warning" allowBlank="1" showErrorMessage="1" errorTitle="Incorrect date?" error="1. The date entered is more than 7 days in the past_x000a_2. The date entered is in the future" sqref="G39:G148 G163:G440" xr:uid="{7EE635E3-5D2C-4827-9486-FEE26041BB3B}">
+    <dataValidation type="date" errorStyle="warning" allowBlank="1" showErrorMessage="1" errorTitle="Incorrect date?" error="1. The date entered is more than 7 days in the past_x000a_2. The date entered is in the future" sqref="G39:G148 G163:G509" xr:uid="{7EE635E3-5D2C-4827-9486-FEE26041BB3B}">
       <formula1>TODAY()-7</formula1>
       <formula2>TODAY()</formula2>
     </dataValidation>
     <dataValidation type="list" errorStyle="warning" allowBlank="1" showErrorMessage="1" errorTitle="Unusual name" error="Not a normal inputter!" sqref="E150 E152:E153 E155:E162" xr:uid="{DE572F31-A153-4881-AC15-D776568EF136}">
       <formula1>#REF!</formula1>
     </dataValidation>
     <dataValidation type="date" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Not 2014!" error="Not 2014!" sqref="G153" xr:uid="{5268D050-2D64-426F-8862-2D9F5A3153BA}">
       <formula1>42005</formula1>
       <formula2>42369</formula2>
     </dataValidation>
     <dataValidation type="date" errorStyle="warning" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Incorrect date?" error="This is not today's date" sqref="G150 G152" xr:uid="{D562DAA5-C0EF-4DED-B06D-8229DF61B0D5}">
       <formula1>TODAY()</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="warning" showErrorMessage="1" errorTitle="Error?" error="Unusual sampling method or spelling error" sqref="F148" xr:uid="{81DBC94C-D92E-4093-89FB-E266F4E7EB23}">
       <formula1>"SURFACE, POLE, TUBE"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{90D77187-E7FB-4278-BAF3-15208E5CEA90}">
   <dimension ref="A1:P38"/>
@@ -44612,368 +51037,368 @@
         <v>51</v>
       </c>
       <c r="B21" s="7"/>
       <c r="H21" s="13"/>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="13"/>
       <c r="L21" s="13"/>
     </row>
     <row r="22" spans="1:15" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="13"/>
       <c r="B22" s="7"/>
       <c r="H22" s="13"/>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="13"/>
       <c r="L22" s="13"/>
     </row>
     <row r="23" spans="1:15" s="4" customFormat="1" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="42" t="s">
         <v>50</v>
       </c>
       <c r="O23" s="41"/>
     </row>
     <row r="24" spans="1:15" s="4" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="188" t="s">
+      <c r="A24" s="196" t="s">
         <v>49</v>
       </c>
-      <c r="B24" s="189"/>
+      <c r="B24" s="197"/>
       <c r="C24" s="40" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="39" t="s">
         <v>48</v>
       </c>
       <c r="F24" s="39" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="39" t="s">
         <v>47</v>
       </c>
       <c r="H24" s="39" t="s">
         <v>46</v>
       </c>
       <c r="I24" s="39" t="s">
         <v>45</v>
       </c>
       <c r="J24" s="39" t="s">
         <v>12</v>
       </c>
       <c r="K24" s="39" t="s">
         <v>8</v>
       </c>
       <c r="L24" s="39" t="s">
         <v>44</v>
       </c>
       <c r="M24" s="39" t="s">
         <v>11</v>
       </c>
       <c r="N24" s="39" t="s">
         <v>43</v>
       </c>
       <c r="O24" s="38" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="25" spans="1:15" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="190" t="s">
+      <c r="A25" s="198" t="s">
         <v>41</v>
       </c>
       <c r="B25" s="37" t="s">
         <v>40</v>
       </c>
       <c r="C25" s="36">
         <v>16</v>
       </c>
       <c r="D25" s="35">
         <v>41</v>
       </c>
       <c r="E25" s="35">
         <v>18</v>
       </c>
       <c r="F25" s="35">
         <v>27</v>
       </c>
       <c r="G25" s="35">
         <v>29</v>
       </c>
       <c r="H25" s="35">
         <v>17</v>
       </c>
       <c r="I25" s="35">
         <v>16</v>
       </c>
       <c r="J25" s="34">
         <v>16</v>
       </c>
       <c r="K25" s="34">
         <v>72</v>
       </c>
       <c r="L25" s="34">
         <v>16</v>
       </c>
       <c r="M25" s="35">
         <v>16</v>
       </c>
       <c r="N25" s="34">
         <v>16</v>
       </c>
       <c r="O25" s="33">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:15" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="191"/>
+      <c r="A26" s="199"/>
       <c r="B26" s="28" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="32">
         <v>16</v>
       </c>
       <c r="D26" s="31">
         <v>16</v>
       </c>
       <c r="E26" s="31">
         <v>36</v>
       </c>
       <c r="F26" s="31">
         <v>16</v>
       </c>
       <c r="G26" s="31">
         <v>16</v>
       </c>
       <c r="H26" s="31">
         <v>32</v>
       </c>
       <c r="I26" s="31">
         <v>16</v>
       </c>
       <c r="J26" s="30">
         <v>16</v>
       </c>
       <c r="K26" s="30">
         <v>16</v>
       </c>
       <c r="L26" s="30">
         <v>16</v>
       </c>
       <c r="M26" s="31">
         <v>16</v>
       </c>
       <c r="N26" s="30">
         <v>20.5</v>
       </c>
       <c r="O26" s="29">
         <v>18.5</v>
       </c>
     </row>
     <row r="27" spans="1:15" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="191"/>
+      <c r="A27" s="199"/>
       <c r="B27" s="28" t="s">
         <v>38</v>
       </c>
       <c r="C27" s="32">
         <v>16</v>
       </c>
       <c r="D27" s="31">
         <v>17</v>
       </c>
       <c r="E27" s="31">
         <v>16</v>
       </c>
       <c r="F27" s="31">
         <v>25</v>
       </c>
       <c r="G27" s="31">
         <v>28</v>
       </c>
       <c r="H27" s="31">
         <v>16</v>
       </c>
       <c r="I27" s="31">
         <v>16</v>
       </c>
       <c r="J27" s="30">
         <v>16</v>
       </c>
       <c r="K27" s="30">
         <v>36</v>
       </c>
       <c r="L27" s="30">
         <v>16</v>
       </c>
       <c r="M27" s="31">
         <v>16</v>
       </c>
       <c r="N27" s="30">
         <v>16</v>
       </c>
       <c r="O27" s="29">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:15" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="191"/>
+      <c r="A28" s="199"/>
       <c r="B28" s="28" t="s">
         <v>37</v>
       </c>
       <c r="C28" s="32">
         <v>16</v>
       </c>
       <c r="D28" s="31">
         <v>16</v>
       </c>
       <c r="E28" s="31">
         <v>16</v>
       </c>
       <c r="F28" s="31">
         <v>16</v>
       </c>
       <c r="G28" s="31">
         <v>16</v>
       </c>
       <c r="H28" s="31">
         <v>16</v>
       </c>
       <c r="I28" s="31">
         <v>16</v>
       </c>
       <c r="J28" s="30">
         <v>16</v>
       </c>
       <c r="K28" s="30">
         <v>16</v>
       </c>
       <c r="L28" s="30">
         <v>16</v>
       </c>
       <c r="M28" s="31">
         <v>16</v>
       </c>
       <c r="N28" s="30">
         <v>16</v>
       </c>
       <c r="O28" s="29">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:15" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="191"/>
+      <c r="A29" s="199"/>
       <c r="B29" s="28" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="32">
         <v>16</v>
       </c>
       <c r="D29" s="31">
         <v>16</v>
       </c>
       <c r="E29" s="31">
         <v>16</v>
       </c>
       <c r="F29" s="31">
         <v>16</v>
       </c>
       <c r="G29" s="31">
         <v>16</v>
       </c>
       <c r="H29" s="31">
         <v>16</v>
       </c>
       <c r="I29" s="31">
         <v>16</v>
       </c>
       <c r="J29" s="30">
         <v>16</v>
       </c>
       <c r="K29" s="30">
         <v>16</v>
       </c>
       <c r="L29" s="30">
         <v>16</v>
       </c>
       <c r="M29" s="31">
         <v>16</v>
       </c>
       <c r="N29" s="30">
         <v>16</v>
       </c>
       <c r="O29" s="29">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:15" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="191"/>
+      <c r="A30" s="199"/>
       <c r="B30" s="28" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="32">
         <v>16</v>
       </c>
       <c r="D30" s="31">
         <v>16</v>
       </c>
       <c r="E30" s="31">
         <v>16</v>
       </c>
       <c r="F30" s="31">
         <v>16</v>
       </c>
       <c r="G30" s="31">
         <v>16</v>
       </c>
       <c r="H30" s="31">
         <v>16</v>
       </c>
       <c r="I30" s="31">
         <v>16</v>
       </c>
       <c r="J30" s="30">
         <v>16</v>
       </c>
       <c r="K30" s="30">
         <v>16</v>
       </c>
       <c r="L30" s="30">
         <v>16</v>
       </c>
       <c r="M30" s="31">
         <v>16</v>
       </c>
       <c r="N30" s="30">
         <v>16</v>
       </c>
       <c r="O30" s="29">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:15" s="4" customFormat="1" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="192"/>
+      <c r="A31" s="200"/>
       <c r="B31" s="28" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="27">
         <v>16</v>
       </c>
       <c r="D31" s="26">
         <v>16</v>
       </c>
       <c r="E31" s="26">
         <v>16</v>
       </c>
       <c r="F31" s="26">
         <v>16</v>
       </c>
       <c r="G31" s="26">
         <v>16</v>
       </c>
       <c r="H31" s="26">
         <v>16</v>
       </c>
       <c r="I31" s="26">
         <v>16</v>
       </c>
       <c r="J31" s="25">