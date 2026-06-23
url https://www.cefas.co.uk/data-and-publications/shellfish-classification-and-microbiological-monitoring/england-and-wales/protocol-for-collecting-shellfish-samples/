--- v0 (2026-04-14)
+++ v1 (2026-06-23)
@@ -1,111 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="793BE438" w14:textId="77777777" w:rsidR="00C66866" w:rsidRDefault="00C66866" w:rsidP="00BC2B7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="929309"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1542BDB5" wp14:editId="3C747869">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3307080</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>38100</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2468880" cy="1169035"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="6" name="Picture 1" descr="FSA_Master_Food_2400"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="FSA_Master_Food_2400"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect r="-4622" b="-13420"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2468880" cy="1169035"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
@@ -116,51 +119,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="929309"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B3C1BB3" wp14:editId="2BFF8DC7">
             <wp:extent cx="2529205" cy="1139825"/>
             <wp:effectExtent l="19050" t="0" r="4445" b="0"/>
             <wp:docPr id="22" name="Picture 22" descr="Cefas_582_SML_AW"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="Cefas_582_SML_AW"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print"/>
+                    <a:blip r:embed="rId13" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2529205" cy="1139825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -177,51 +180,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="09AF2D9C" w14:textId="77777777" w:rsidR="007F3953" w:rsidRDefault="007F3953">
       <w:pPr>
         <w:pStyle w:val="Header"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2075777D" w14:textId="77777777" w:rsidR="007F3953" w:rsidRDefault="007F3953">
       <w:pPr>
         <w:pStyle w:val="Header"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5575CAA1" w14:textId="77777777" w:rsidR="007F3953" w:rsidRDefault="007F3953">
       <w:pPr>
         <w:pStyle w:val="Header"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22EB62A0" w14:textId="4F4F8876" w:rsidR="00200C9A" w:rsidRDefault="00200C9A">
       <w:pPr>
         <w:pStyle w:val="Header"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Protocol for the Collection of Shellfish under the Microbiological Classification Monitoring Programme </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B334953" w14:textId="77777777" w:rsidR="00A93442" w:rsidRDefault="00A93442">
+    <w:p w14:paraId="03C788F6" w14:textId="77777777" w:rsidR="001F120C" w:rsidRDefault="001F120C">
       <w:pPr>
         <w:pStyle w:val="Header"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3990CDA5" w14:textId="77777777" w:rsidR="00200C9A" w:rsidRDefault="00200C9A">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="032DFA47" w14:textId="77777777" w:rsidR="007F3953" w:rsidRDefault="007F3953">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15E72646" w14:textId="77777777" w:rsidR="007F3953" w:rsidRDefault="007F3953">
       <w:pPr>
         <w:pStyle w:val="Header"/>
@@ -245,124 +248,106 @@
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B53E223" w14:textId="77777777" w:rsidR="007F3953" w:rsidRDefault="007F3953">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C1718B3" w14:textId="77777777" w:rsidR="007F3953" w:rsidRDefault="007F3953">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D1B8FE1" w14:textId="6658E46E" w:rsidR="007F3953" w:rsidRPr="00FC4D89" w:rsidRDefault="007F3953" w:rsidP="00B72980">
+    <w:p w14:paraId="1D1B8FE1" w14:textId="7D5BF481" w:rsidR="007F3953" w:rsidRPr="00FC4D89" w:rsidRDefault="007F3953" w:rsidP="00B72980">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Version </w:t>
       </w:r>
       <w:r w:rsidR="00B55B12">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00FB68A0">
+      <w:r w:rsidR="001F120C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="456B602A" w14:textId="64B6F8B1" w:rsidR="007F3953" w:rsidRDefault="00B55B12" w:rsidP="00AC61DF">
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456B602A" w14:textId="7C11C191" w:rsidR="007F3953" w:rsidRDefault="001F120C" w:rsidP="00AC61DF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">November </w:t>
-[...17 lines deleted...]
-        <w:t>1</w:t>
+        <w:t>June 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4354F24A" w14:textId="77777777" w:rsidR="00B72980" w:rsidRDefault="00B72980" w:rsidP="007F3953">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CDFE237" w14:textId="48F67587" w:rsidR="007F3953" w:rsidRPr="00FC4D89" w:rsidRDefault="0054633F" w:rsidP="007F3953">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -557,51 +542,50 @@
           </w:tcPr>
           <w:p w14:paraId="6C7181A2" w14:textId="77777777" w:rsidR="00B20A4B" w:rsidRPr="00B20A4B" w:rsidRDefault="00586D42">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>S. Hart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59870256" w14:textId="77777777" w:rsidR="00B20A4B" w:rsidRPr="00B20A4B" w:rsidRDefault="00586D42">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Cefas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2217" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -640,151 +624,120 @@
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B20A4B">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Document approved by:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C7C1C48" w14:textId="77777777" w:rsidR="00B20A4B" w:rsidRPr="00B20A4B" w:rsidRDefault="00586D42">
+          <w:p w14:paraId="4C7C1C48" w14:textId="503BDE06" w:rsidR="00B20A4B" w:rsidRPr="00B20A4B" w:rsidRDefault="001F120C">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>A Younger</w:t>
+              <w:t>J. Rose</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5055D970" w14:textId="77777777" w:rsidR="00B20A4B" w:rsidRPr="00B20A4B" w:rsidRDefault="00586D42">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Cefas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2217" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08836B04" w14:textId="67A7DD1A" w:rsidR="00B20A4B" w:rsidRPr="00B20A4B" w:rsidRDefault="00B20A4B">
+          <w:p w14:paraId="08836B04" w14:textId="4A02BCCA" w:rsidR="00B20A4B" w:rsidRPr="00B20A4B" w:rsidRDefault="00B20A4B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B20A4B">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Date: </w:t>
             </w:r>
-            <w:r w:rsidR="00D405E4">
+            <w:r w:rsidR="001F120C">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>17</w:t>
-[...29 lines deleted...]
-              <w:t>1</w:t>
+              <w:t>04/06/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7515FD20" w14:textId="77777777" w:rsidR="00200C9A" w:rsidRDefault="00BE7198">
       <w:pPr>
         <w:pStyle w:val="Header"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05EEC66A" wp14:editId="7623241F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2419350</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>169544</wp:posOffset>
@@ -866,52 +819,52 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="6699FF"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="6699FF"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t>Fisheries &amp; Aquaculture Science</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="29BD7B45" w14:textId="77777777" w:rsidR="007F3953" w:rsidRDefault="007F3953" w:rsidP="007F3953">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="6699FF"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
-                              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+                            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+                              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:color w:val="6699FF"/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="14"/>
                                   </w:rPr>
                                   <w:t>Weymouth</w:t>
                                 </w:r>
                               </w:smartTag>
                             </w:smartTag>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="6699FF"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> Laboratory </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="652ED856" w14:textId="77777777" w:rsidR="007F3953" w:rsidRDefault="007F3953" w:rsidP="007F3953">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -936,52 +889,52 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="6699FF"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="6699FF"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t>The Nothe</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7740DB12" w14:textId="77777777" w:rsidR="007F3953" w:rsidRDefault="007F3953" w:rsidP="007F3953">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="6699FF"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
-                              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+                            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+                              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:color w:val="6699FF"/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="14"/>
                                   </w:rPr>
                                   <w:t>Weymouth</w:t>
                                 </w:r>
                               </w:smartTag>
                             </w:smartTag>
                           </w:p>
                           <w:p w14:paraId="0E2136A8" w14:textId="77777777" w:rsidR="007F3953" w:rsidRDefault="007F3953" w:rsidP="007F3953">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="6699FF"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                             </w:pPr>
                             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
                               <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
                                 <w:r>
                                   <w:rPr>
@@ -1016,51 +969,51 @@
                             </w:smartTag>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="05EEC66A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:190.5pt;margin-top:13.35pt;width:126pt;height:98.25pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqIGyUBwIAAPEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySlu4Wo6Wrpqghp&#10;uUi7fIDjOImF4zFjt8ny9YydbinwhvCD5fGMz8w5M97cTINhR4Veg614scg5U1ZCo21X8a+P+1dv&#10;OPNB2EYYsKriT8rzm+3LF5vRlWoJPZhGISMQ68vRVbwPwZVZ5mWvBuEX4JQlZws4iEAmdlmDYiT0&#10;wWTLPL/ORsDGIUjlPd3ezU6+Tfhtq2T43LZeBWYqTrWFtGPa67hn240oOxSu1/JUhviHKgahLSU9&#10;Q92JINgB9V9Qg5YIHtqwkDBk0LZaqsSB2BT5H2weeuFU4kLieHeWyf8/WPnp+AWZbiq+LDizYqAe&#10;PaopsHcwsddRntH5kqIeHMWFia6pzYmqd/cgv3lmYdcL26lbRBh7JRoqr4gvs4unM46PIPX4ERpK&#10;Iw4BEtDU4hC1IzUYoVObns6tiaXImPI6z6nfnEnyFcvVer2+SjlE+fzcoQ/vFQwsHiqO1PsEL473&#10;PsRyRPkcErN5MLrZa2OSgV29M8iOguZkn9YJ/bcwY2OwhfhsRow3iWekNpMMUz2ddKuheSLGCPPc&#10;0T+hQw/4g7ORZq7i/vtBoOLMfLCk2ttitYpDmozV1XpJBl566kuPsJKgKh44m4+7MA/2waHueso0&#10;98nCLSnd6qRBbMlc1alumqskzekPxMG9tFPUr5+6/QkAAP//AwBQSwMEFAAGAAgAAAAhACzqUr3e&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHgxdikoVGRp1ETjtbU/YIAp&#10;ENlZwm4L/feOJz3Om5f3vldsFzuoM02+d2xgvYpAEdeu6bk1cPh6v9+A8gG5wcExGbiQh215fVVg&#10;3riZd3Teh1ZJCPscDXQhjLnWvu7Iol+5kVh+RzdZDHJOrW4mnCXcDjqOolRb7FkaOhzpraP6e3+y&#10;Bo6f893j01x9hEO2e0hfsc8qdzHm9mZ5eQYVaAl/ZvjFF3QohalyJ268Ggwkm7VsCQbiNAMlhjRJ&#10;RKhEiJMYdFno/xPKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAqIGyUBwIAAPEDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAs6lK93gAAAAoB&#10;AAAPAAAAAAAAAAAAAAAAAGEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" stroked="f">
+              <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:190.5pt;margin-top:13.35pt;width:126pt;height:98.25pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCeztc88wEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0mrboWo6TQ6FSEN&#10;hjT4AY7jJBaOz5zdJuXXc3a6rrC3iTxYvpz93X3ffV7fjL1hB4Vegy35fJZzpqyEWtu25D++7969&#10;58wHYWthwKqSH5XnN5u3b9aDK9QCOjC1QkYg1heDK3kXgiuyzMtO9cLPwClLyQawF4FCbLMaxUDo&#10;vckWeX6dDYC1Q5DKe/p7NyX5JuE3jZLhoWm8CsyUnHoLacW0VnHNNmtRtChcp+WpDfGKLnqhLRU9&#10;Q92JINge9QuoXksED02YSegzaBotVeJAbOb5P2weO+FU4kLieHeWyf8/WPn18Oi+IQvjRxhpgImE&#10;d/cgf3pmYdsJ26pbRBg6JWoqPI+SZYPzxelqlNoXPoJUwxeoachiHyABjQ32URXiyQidBnA8i67G&#10;wGQseZ3nNEnOJOXmi+VqtbpKNUTxdN2hD58U9CxuSo401QQvDvc+xHZE8XQkVvNgdL3TxqQA22pr&#10;kB0EOWCXvhP6X8eMjYctxGsTYvyTeEZqE8kwViMlI98K6iMxRpgcRS+ANh3gb84GclPJ/a+9QMWZ&#10;+WxJtQ/z5TLaLwXLq9WCArzMVJcZYSVBlTxwNm23YbLs3qFuO6o0zcnCLSnd6KTBc1envskxSZqT&#10;u6MlL+N06vkNbv4AAAD//wMAUEsDBBQABgAIAAAAIQAs6lK93gAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BT4NAEIXvJv6HzZh4MXYpKFRkadRE47W1P2CAKRDZWcJuC/33jic9zpuX975XbBc7&#10;qDNNvndsYL2KQBHXrum5NXD4er/fgPIBucHBMRm4kIdteX1VYN64mXd03odWSQj7HA10IYy51r7u&#10;yKJfuZFYfkc3WQxyTq1uJpwl3A46jqJUW+xZGjoc6a2j+nt/sgaOn/Pd49NcfYRDtntIX7HPKncx&#10;5vZmeXkGFWgJf2b4xRd0KIWpciduvBoMJJu1bAkG4jQDJYY0SUSoRIiTGHRZ6P8Tyh8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAns7XPPMBAADLAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEALOpSvd4AAAAKAQAADwAAAAAAAAAAAAAAAABNBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="5B85BC54" w14:textId="77777777" w:rsidR="00324D18" w:rsidRDefault="00324D18" w:rsidP="007F3953">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="6699FF"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="431FA0AE" w14:textId="059FB8EB" w:rsidR="007F3953" w:rsidRDefault="007F3953" w:rsidP="007F3953">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="6699FF"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="6699FF"/>
@@ -1417,51 +1370,51 @@
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t>shellfish.wales@food.gov.uk</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5F28F765" id="Text Box 34" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-19.25pt;margin-top:29.45pt;width:190.9pt;height:80.05pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnQOQ+9QEAANADAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2narEDUdBqbhpDG&#10;QNr4AVfHaSwSnzm7Tcav5+x0XYE3xItl39nffd935/Xl2HfioMkbtJXMZ3MptFVYG7ur5LfH2zfv&#10;pPABbA0dWl3JJ+3l5eb1q/XgSr3AFrtak2AQ68vBVbINwZVZ5lWre/AzdNpyskHqIfCRdllNMDB6&#10;32WL+XyVDUi1I1Tae47eTEm5SfhNo1X40jReB9FVkrmFtFJat3HNNmsodwSuNepIA/6BRQ/GctET&#10;1A0EEHsyf0H1RhF6bMJMYZ9h0xilkwZWk8//UPPQgtNJC5vj3ckm//9g1f3hKwlTV3LB9ljouUeP&#10;egziA45iWUR/BudLvvbg+GIYOc59Tlq9u0P13QuL1y3Ynb4iwqHVUDO/PL7Mzp5OOD6CbIfPWHMd&#10;2AdMQGNDfTSP7RCMzkSeTr2JXBQHF8WiKJacUpzL5/lqtbxINaB8fu7Ih48aexE3lSRufoKHw50P&#10;kQ6Uz1diNYu3puvSAHT2twBfjJFEPzKeuIdxOyankrYobYv1E+shnMaKvwFvWqSfUgw8UpX0P/ZA&#10;Woruk2VP3udFEWcwHYqLt9FxOs9szzNgFUNVMkgxba/DNLd7R2bXcqWpCxav2MfGJIUvrI70eWyS&#10;8OOIx7k8P6dbLx9x8wsAAP//AwBQSwMEFAAGAAgAAAAhAOwHjGHfAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SNxau02DkpBNhUBcQRRaiZsbb5OIeB3FbhP+HnOC42qeZt6W&#10;29n24kKj7xwjrJYKBHHtTMcNwsf78yID4YNmo3vHhPBNHrbV9VWpC+MmfqPLLjQilrAvNEIbwlBI&#10;6euWrPZLNxDH7ORGq0M8x0aaUU+x3PZyrdSdtLrjuNDqgR5bqr92Z4uwfzl9HjbqtXmy6TC5WUm2&#10;uUS8vZkf7kEEmsMfDL/6UR2q6HR0ZzZe9AiLJEsjipBmOYgIJJskAXFEWK9yBbIq5f8Xqh8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAp0DkPvUBAADQAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA7AeMYd8AAAAKAQAADwAAAAAAAAAAAAAAAABP&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="5F28F765" id="Text Box 34" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-19.25pt;margin-top:29.45pt;width:190.9pt;height:80.05pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgPSSu4wEAAKkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vvhSN9uMOEXXosOA&#10;7gJ0/QBZlmNhtqhRSuzs60fJbpqtb8NeBJGUD885pDdX09Czg0KnwVQ8W6WcKSOh0WZX8cfvd2/e&#10;cea8MI3owaiKH5XjV9vXrzajLVUOHfSNQkYgxpWjrXjnvS2TxMlODcKtwCpDxRZwEJ5C3CUNipHQ&#10;hz7J03SdjICNRZDKOcrezkW+jfhtq6T/2rZOedZXnLj5eGI863Am240odyhsp+VCQ/wDi0FoQ01P&#10;ULfCC7ZH/QJq0BLBQetXEoYE2lZLFTWQmiz9S81DJ6yKWsgcZ082uf8HK78cHuw3ZH76ABMNMIpw&#10;9h7kD8cM3HTC7NQ1IoydEg01zoJlyWhduXwarHalCyD1+BkaGrLYe4hAU4tDcIV0MkKnARxPpqvJ&#10;M0nJvMiL4oJKkmpZmq3XF5exhyifPrfo/EcFAwuXiiNNNcKLw73zgY4on56EbgbudN/HyfbmjwQ9&#10;DJlIPzCeufupnphuFm1BTQ3NkfQgzPtC+02XDvAXZyPtSsXdz71AxVn/yZAn77OiCMsVg+LybU4B&#10;nlfq84owkqAq7jmbrzd+Xsi9Rb3rqNM8BQPX5GOro8JnVgt92ocofNndsHDncXz1/IdtfwMAAP//&#10;AwBQSwMEFAAGAAgAAAAhAOwHjGHfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNxau02DkpBNhUBcQRRaiZsbb5OIeB3FbhP+HnOC42qeZt6W29n24kKj7xwjrJYKBHHtTMcN&#10;wsf78yID4YNmo3vHhPBNHrbV9VWpC+MmfqPLLjQilrAvNEIbwlBI6euWrPZLNxDH7ORGq0M8x0aa&#10;UU+x3PZyrdSdtLrjuNDqgR5bqr92Z4uwfzl9HjbqtXmy6TC5WUm2uUS8vZkf7kEEmsMfDL/6UR2q&#10;6HR0ZzZe9AiLJEsjipBmOYgIJJskAXFEWK9yBbIq5f8Xqh8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA4D0kruMBAACpAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA7AeMYd8AAAAKAQAADwAAAAAAAAAAAAAAAAA9BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="7D8A191A" w14:textId="77777777" w:rsidR="007F3953" w:rsidRDefault="007F3953" w:rsidP="007F3953">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="6699FF"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003C1E37">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="6699FF"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                         <w:t>Food Standards Agency</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="6699FF"/>
                           <w:sz w:val="16"/>
@@ -1649,61 +1602,61 @@
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t>Tel +44 (0) 1305 206600</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="21734236" w14:textId="77777777" w:rsidR="007F3953" w:rsidRDefault="007F3953" w:rsidP="007F3953">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="6699FF"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="6699FF"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t>Fax +44 (0) 1305 206601</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5DBFDE1E" w14:textId="77777777" w:rsidR="007F3953" w:rsidRDefault="00FA3FF9" w:rsidP="007F3953">
+                          <w:p w14:paraId="5DBFDE1E" w14:textId="77777777" w:rsidR="007F3953" w:rsidRDefault="001E529F" w:rsidP="007F3953">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="6699FF"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:hyperlink r:id="rId13" w:history="1">
-                              <w:r w:rsidR="001E529F" w:rsidRPr="0033397B">
+                            <w:hyperlink r:id="rId14" w:history="1">
+                              <w:r w:rsidRPr="0033397B">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="14"/>
                                 </w:rPr>
                                 <w:t>www.cefas.co.uk</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                           <w:p w14:paraId="24B91033" w14:textId="77777777" w:rsidR="007F3953" w:rsidRDefault="007F3953" w:rsidP="007F3953">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="6699FF"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="6AAF2C32" w14:textId="77777777" w:rsidR="007F3953" w:rsidRDefault="007F3953" w:rsidP="007F3953">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="6699FF"/>
                                 <w:sz w:val="14"/>
@@ -1717,102 +1670,102 @@
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t>Cefas is an executive agency of Defra</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5E35202A" id="Text Box 4" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:316.8pt;margin-top:24.45pt;width:146.25pt;height:1in;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA906K9CAIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06yZGmNOEWXIsOA&#10;rhvQ7gNkWbaFyaJGKbGzrx8lJ1nQ3YbpIIgi9cj3SK3vhs6wg0KvwRZ8NplypqyEStum4N9fdu9u&#10;OPNB2EoYsKrgR+X53ebtm3XvcjWHFkylkBGI9XnvCt6G4PIs87JVnfATcMqSswbsRCATm6xC0RN6&#10;Z7L5dPoh6wErhyCV93T7MDr5JuHXtZLha117FZgpONUW0o5pL+OebdYib1C4VstTGeIfquiEtpT0&#10;AvUggmB71H9BdVoieKjDREKXQV1rqRIHYjObvmLz3AqnEhcSx7uLTP7/wcqnwzdkuqLe3XJmRUc9&#10;elFDYB9hYIsoT+98TlHPjuLCQNcUmqh69wjyh2cWtq2wjbpHhL5VoqLyZvFldvV0xPERpOy/QEVp&#10;xD5AAhpq7KJ2pAYjdGrT8dKaWIqMKW+Wq/erJWeSfLezxWKaepeJ/PzaoQ+fFHQsHgqO1PqELg6P&#10;PsRqRH4Oick8GF3ttDHJwKbcGmQHQWOySysReBVmbAy2EJ+NiPEm0YzMRo5hKIck6PysXgnVkXgj&#10;jNNHv4UOLeAvznqavIL7n3uBijPz2ZJ2iR2NajIWy9WcBMFrT3ntEVYSVMEDZ+NxG8bx3jvUTUuZ&#10;xm5ZuCe9a52kiI0ZqzqVT9OVFDr9hDi+13aK+vNfN78BAAD//wMAUEsDBBQABgAIAAAAIQA43CJ2&#10;3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiQ2iDpNi9uEOBUggdi29ACT&#10;eJpExOModpv09pgVLEf/6f83xW62vbjQ6DvHGpaLBARx7UzHjYbj1/vjFoQPyAZ7x6ThSh525e1N&#10;gblxE+/pcgiNiCXsc9TQhjDkUvq6JYt+4QbimJ3caDHEc2ykGXGK5baXaZIoabHjuNDiQG8t1d+H&#10;s9Vw+pwenrKp+gjHzX6tXrHbVO6q9f3d/PIMItAc/mD41Y/qUEanyp3ZeNFrUKuViqiG9TYDEYEs&#10;VUsQVSSzNANZFvL/C+UPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD3Tor0IAgAA9wMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADjcInbfAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAAYgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" stroked="f">
+              <v:shape w14:anchorId="5E35202A" id="Text Box 4" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:316.8pt;margin-top:24.45pt;width:146.25pt;height:1in;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCjSLW69gEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SlpUvUdLV0VYS0&#10;XKSFD3AcJ7FwPGbsNilfz9jpdqvlDZEHy5Oxz8w5c7y5HXvDjgq9Blvy+SznTFkJtbZtyX9837+5&#10;4cwHYWthwKqSn5Tnt9vXrzaDK9QCOjC1QkYg1heDK3kXgiuyzMtO9cLPwClLyQawF4FCbLMaxUDo&#10;vckWef4uGwBrhyCV9/T3fkrybcJvGiXD16bxKjBTcuotpBXTWsU1225E0aJwnZbnNsQ/dNELbano&#10;BepeBMEOqP+C6rVE8NCEmYQ+g6bRUiUOxGaev2Dz2AmnEhcSx7uLTP7/wcovx0f3DVkYP8BIA0wk&#10;vHsA+dMzC7tO2FbdIcLQKVFT4XmULBucL85Xo9S+8BGkGj5DTUMWhwAJaGywj6oQT0boNIDTRXQ1&#10;BiZjyZvV+u16xZmk3Pv5cpmnqWSieLrt0IePCnoWNyVHGmpCF8cHH2I3ong6Eot5MLrea2NSgG21&#10;M8iOggywT18i8OKYsfGwhXhtQox/Es3IbOIYxmpkui75IkJE1hXUJ+KNMPmK3gFtOsDfnA3kqZL7&#10;XweBijPzyZJ2iR2ZMAXL1XpBguB1prrOCCsJquSBs2m7C5NxDw5121GlaVoW7kjvRicpnrs6t0++&#10;SQqdPR6NeR2nU88vcfsHAAD//wMAUEsDBBQABgAIAAAAIQA43CJ23wAAAAoBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9BTsMwEEX3SNzBGiQ2iDpNi9uEOBUggdi29ACTeJpExOModpv09pgVLEf/6f83&#10;xW62vbjQ6DvHGpaLBARx7UzHjYbj1/vjFoQPyAZ7x6ThSh525e1NgblxE+/pcgiNiCXsc9TQhjDk&#10;Uvq6JYt+4QbimJ3caDHEc2ykGXGK5baXaZIoabHjuNDiQG8t1d+Hs9Vw+pwenrKp+gjHzX6tXrHb&#10;VO6q9f3d/PIMItAc/mD41Y/qUEanyp3ZeNFrUKuViqiG9TYDEYEsVUsQVSSzNANZFvL/C+UPAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKNItbr2AQAA0QMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADjcInbfAAAACgEAAA8AAAAAAAAAAAAAAAAA&#10;UAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="164CF582" w14:textId="77777777" w:rsidR="007F3953" w:rsidRDefault="007F3953" w:rsidP="007F3953">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="6699FF"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="6699FF"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                         <w:t>Tel +44 (0) 1305 206600</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="21734236" w14:textId="77777777" w:rsidR="007F3953" w:rsidRDefault="007F3953" w:rsidP="007F3953">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="6699FF"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="6699FF"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                         <w:t>Fax +44 (0) 1305 206601</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5DBFDE1E" w14:textId="77777777" w:rsidR="007F3953" w:rsidRDefault="00FA3FF9" w:rsidP="007F3953">
+                    <w:p w14:paraId="5DBFDE1E" w14:textId="77777777" w:rsidR="007F3953" w:rsidRDefault="001E529F" w:rsidP="007F3953">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="6699FF"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:hyperlink r:id="rId14" w:history="1">
-                        <w:r w:rsidR="001E529F" w:rsidRPr="0033397B">
+                      <w:hyperlink r:id="rId15" w:history="1">
+                        <w:r w:rsidRPr="0033397B">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="14"/>
                           </w:rPr>
                           <w:t>www.cefas.co.uk</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
                     <w:p w14:paraId="24B91033" w14:textId="77777777" w:rsidR="007F3953" w:rsidRDefault="007F3953" w:rsidP="007F3953">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="6699FF"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="6AAF2C32" w14:textId="77777777" w:rsidR="007F3953" w:rsidRDefault="007F3953" w:rsidP="007F3953">
                       <w:pPr>
                         <w:rPr>
                           <w:color w:val="6699FF"/>
                           <w:sz w:val="14"/>
@@ -2097,51 +2050,51 @@
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>More information on the classification programme can be fou</w:t>
       </w:r>
       <w:r w:rsidR="00F0566B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">d on the FSA website </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:anchor="classification-protocol" w:history="1">
+      <w:hyperlink r:id="rId16" w:anchor="classification-protocol" w:history="1">
         <w:r w:rsidR="00706965" w:rsidRPr="000E357D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.food.gov.uk/business-guidance/shellfish-classification#classification-protocol</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00706965">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001516A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="174CCA82" w14:textId="64EB9D39" w:rsidR="00200C9A" w:rsidRDefault="00200C9A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
@@ -3350,51 +3303,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>12-15</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5616FDB3" w14:textId="77777777" w:rsidR="00200C9A" w:rsidRDefault="00200C9A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00063C45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Queen scallops (</w:t>
       </w:r>
       <w:r w:rsidRPr="00063C45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Aequipecten opercularis</w:t>
       </w:r>
       <w:r w:rsidRPr="00063C45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00063C45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
@@ -3431,50 +3383,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B0FABD2" w14:textId="77777777" w:rsidR="00200C9A" w:rsidRPr="001E6785" w:rsidRDefault="00200C9A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6785">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Manila clams (</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6785">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Tapes philippinarum</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6785">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6785">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
@@ -4357,125 +4310,125 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2082EB54" w14:textId="03A873B0" w:rsidR="00F74850" w:rsidRDefault="00200C9A" w:rsidP="00AD3196">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t xml:space="preserve">Testing laboratories </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6363">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">record and report the </w:t>
+      </w:r>
+      <w:r w:rsidR="002F54B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">air temperature of the cool box (or the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>temperature</w:t>
+      </w:r>
+      <w:r w:rsidR="0008414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the sample itself where the cool box air temperature is </w:t>
+      </w:r>
+      <w:r w:rsidR="003653A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">found to be </w:t>
+      </w:r>
+      <w:r w:rsidR="0008414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>above 10°C</w:t>
+      </w:r>
+      <w:r w:rsidR="002F54B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0008414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>on receipt at the laboratory (</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3196">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>see section 8).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="598AAF49" w14:textId="77777777" w:rsidR="00200C9A" w:rsidRDefault="00200C9A" w:rsidP="00F13EF4">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Testing laboratories </w:t>
-[...72 lines deleted...]
-      <w:r>
         <w:t>7. Condition/preparation of sample</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38735F15" w14:textId="77777777" w:rsidR="00200C9A" w:rsidRDefault="00200C9A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D13811F" w14:textId="77777777" w:rsidR="00200C9A" w:rsidRDefault="00200C9A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any mud and sediment adhering to the shellfish should be removed.  This is best achieved with a brush (or similar) and by rinsing with clean seawater or potable quality freshwater (to avoid contamination).  If clean seawater/potable water are not available, then seawater from the immediate area of sampling may be used instead.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4620,51 +4573,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>suitable</w:t>
             </w:r>
             <w:r w:rsidR="00550C4B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00063C45">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>disinfectants is available at:</w:t>
             </w:r>
             <w:r w:rsidRPr="002E3586">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="006801A9">
                 <w:t>http://www.defra.gov.uk/aahm/guidance/disinfectant/list/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="002E3586">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DCFE8B6" w14:textId="77777777" w:rsidR="00A87E03" w:rsidRPr="00A87E03" w:rsidRDefault="00A87E03" w:rsidP="00A87E03">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6C1F73F1" w14:textId="77777777" w:rsidR="00A87E03" w:rsidRDefault="002E3586" w:rsidP="00A87E03">
             <w:pPr>
@@ -4696,112 +4649,112 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2F0A3BE5" w14:textId="77777777" w:rsidR="00A87E03" w:rsidRPr="00A87E03" w:rsidRDefault="002E3586" w:rsidP="00A87E03">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E3586">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">For England and Wales: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidRPr="006801A9">
                 <w:t>aquatic animal health and movements page on Defra website</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="36A88B92" w14:textId="77777777" w:rsidR="00A87E03" w:rsidRPr="00A87E03" w:rsidRDefault="00A87E03" w:rsidP="00A87E03">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7AFF2F89" w14:textId="77777777" w:rsidR="00A87E03" w:rsidRPr="00A87E03" w:rsidRDefault="002E3586" w:rsidP="00A87E03">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E3586">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>It is recommended that sampling officers familiarise themselves with biosecurity plans operated by the farmers in the harvesting areas and with rules that apply to site visitors.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2ACF9042" w14:textId="77777777" w:rsidR="00A87E03" w:rsidRPr="00A87E03" w:rsidRDefault="00A87E03" w:rsidP="00A87E03">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="77DE069F" w14:textId="77777777" w:rsidR="00A87E03" w:rsidRPr="00A87E03" w:rsidRDefault="002E3586" w:rsidP="00A87E03">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E3586">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Where new risks of transfer of specific fish or shellfish pathogens are identified, the requirement for implementation of additional biosecurity measures will be discussed between the programme co-ordinators and the sampling officers as soon as reasonably practicable following notification by the relevant competent authorities for shellfish health.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BB0E904" w14:textId="77777777" w:rsidR="00A87E03" w:rsidRPr="00A87E03" w:rsidRDefault="00A87E03" w:rsidP="00A87E03">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6CE7FD9E" w14:textId="4C9219F7" w:rsidR="00A87E03" w:rsidRDefault="002E3586" w:rsidP="00A87E03">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E3586">
@@ -5418,58 +5371,64 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">C), however longer term temperature abuse may impact recovery of E. coli from bivalve shellfish tissues. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EE32E30" w14:textId="77777777" w:rsidR="005D63C6" w:rsidRDefault="005D63C6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C6FB642" w14:textId="77777777" w:rsidR="00200C9A" w:rsidRDefault="00200C9A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">Temperature recording: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For samples taken as part of the harvesting area classification programme, the sampling officer should take the temperature of the surrounding seawater at the time of sampling and record this on the collection form.  Where this is not possible (e.g. for inter-tidal shellfish sampled dry) the between-shellfish temperature of the sample should be recorded.  The type of temperature </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Temperature recording: </w:t>
-[...5 lines deleted...]
-        <w:t>For samples taken as part of the harvesting area classification programme, the sampling officer should take the temperature of the surrounding seawater at the time of sampling and record this on the collection form.  Where this is not possible (e.g. for inter-tidal shellfish sampled dry) the between-shellfish temperature of the sample should be recorded.  The type of temperature measurement taken (i.e. water or between-shellfish) should be recorded on the sample form.</w:t>
+        <w:t>measurement taken (i.e. water or between-shellfish) should be recorded on the sample form.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64B00579" w14:textId="77777777" w:rsidR="00200C9A" w:rsidRDefault="00200C9A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FCEEAC4" w14:textId="77777777" w:rsidR="00B229DC" w:rsidRDefault="00B229DC" w:rsidP="00B229DC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Whilst not a formal requirement under the programme, where provided by the lab, a temperature data logger should</w:t>
       </w:r>
       <w:r w:rsidR="00667CB1" w:rsidRPr="00667CB1">
         <w:rPr>
@@ -5913,461 +5872,432 @@
         <w:t xml:space="preserve"> count and so such samples should be rejected on arrival. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CCFE150" w14:textId="77777777" w:rsidR="00200C9A" w:rsidRPr="00CC5F09" w:rsidRDefault="00C97257" w:rsidP="00CC5F09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00200C9A">
         <w:t>.  Sample testing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E03C1E8" w14:textId="77777777" w:rsidR="00200C9A" w:rsidRDefault="00200C9A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0132C743" w14:textId="77777777" w:rsidR="00200C9A" w:rsidRDefault="000D6DF9">
+    <w:p w14:paraId="141310FC" w14:textId="572599C1" w:rsidR="00200C9A" w:rsidRDefault="000D6DF9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The preference is for testing to commence </w:t>
       </w:r>
       <w:r w:rsidR="005B598B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">as soon as possible (at least </w:t>
+        <w:t>as soon as possible (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>within 24 hours</w:t>
       </w:r>
       <w:r w:rsidR="005B598B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00CD24A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> after</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> sample collection to allow for prompt action in the event of high results</w:t>
       </w:r>
       <w:r w:rsidR="00CD24A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>.  In any case</w:t>
-[...5 lines deleted...]
-        <w:t>, t</w:t>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E73011">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00200C9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">esting of samples must commence within </w:t>
       </w:r>
       <w:r w:rsidR="009C5515">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>48</w:t>
       </w:r>
       <w:r w:rsidR="00200C9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> hours of collection</w:t>
       </w:r>
       <w:r w:rsidR="0038560F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the harvesting area</w:t>
       </w:r>
       <w:r w:rsidR="00200C9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  </w:t>
-[...49 lines deleted...]
-    <w:p w14:paraId="3A7F5D81" w14:textId="158C6390" w:rsidR="00BC1B90" w:rsidRDefault="00BC1B90" w:rsidP="00BC1B90">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4299DD4B" w14:textId="77777777" w:rsidR="001F120C" w:rsidRDefault="001F120C" w:rsidP="0011166E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...107 lines deleted...]
-    <w:p w14:paraId="12EA11E6" w14:textId="39092607" w:rsidR="00721D07" w:rsidRPr="00CC5F09" w:rsidRDefault="00721D07" w:rsidP="00FE0927">
+    </w:p>
+    <w:p w14:paraId="3A7F5D81" w14:textId="158C6390" w:rsidR="00BC1B90" w:rsidRDefault="00BC1B90" w:rsidP="00BC1B90">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:iCs/>
-[...81 lines deleted...]
-    <w:p w14:paraId="532BF979" w14:textId="77777777" w:rsidR="00200C9A" w:rsidRDefault="00200C9A">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Testing should be undertaken in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE56E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">either </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE56E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Official EU Reference method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ISO TS 16649 part 3)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE56E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or alternative approved equivalent methods</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">examining laboratory should be designated as an ‘Official Control Laboratory’ by the FSA.  In addition, it must be </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB19CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UKAS accredited for </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB19CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>method</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> used</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB19CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should take part in </w:t>
+      </w:r>
+      <w:r w:rsidR="003E2C31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the UK Health Security Agency’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB19CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Food EQA Shellfish Scheme as well as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UK NRL ring trials and be able to report results in the preferred standard format by e-mail to Cefas and the relevant LA(s).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4332E78E" w14:textId="77777777" w:rsidR="00BC1B90" w:rsidRDefault="00BC1B90">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w14:paraId="590E8088" w14:textId="2F04A15A" w:rsidR="00200C9A" w:rsidRPr="00086371" w:rsidRDefault="00200C9A" w:rsidP="00086371">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12EA11E6" w14:textId="38496FE8" w:rsidR="00721D07" w:rsidRPr="00CC5F09" w:rsidRDefault="00362835" w:rsidP="00FE0927">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="00721D07" w:rsidRPr="003E0E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">strict rejection </w:t>
+      </w:r>
+      <w:r w:rsidR="001F120C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>criterion</w:t>
+      </w:r>
+      <w:r w:rsidR="00721D07" w:rsidRPr="003E0E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be applied to any samples that arrive for analysis beyond the </w:t>
+      </w:r>
+      <w:r w:rsidR="004C47A2" w:rsidRPr="003E0E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>48-hour</w:t>
+      </w:r>
+      <w:r w:rsidR="00721D07" w:rsidRPr="003E0E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> period and/or in breach of the 10</w:t>
+      </w:r>
+      <w:r w:rsidR="0026085E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>°</w:t>
+      </w:r>
+      <w:r w:rsidR="0026085E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00721D07" w:rsidRPr="003E0E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maximum temperature.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38BD59D4" w14:textId="60047C55" w:rsidR="00200C9A" w:rsidRDefault="00200C9A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C97257">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.  Reporting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="532BF979" w14:textId="77777777" w:rsidR="00200C9A" w:rsidRDefault="00200C9A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="590E8088" w14:textId="2F04A15A" w:rsidR="00200C9A" w:rsidRPr="00086371" w:rsidRDefault="00200C9A" w:rsidP="00086371">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">An example report form is attached to this document (see Appendix B).  A separate form should be completed for each sample for submission to the testing laboratory and the results forwarded electronically by the relevant testing laboratory to the LA submitting the samples and </w:t>
       </w:r>
       <w:r w:rsidR="00CE7F47">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Cefas at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>shellclass@cefas.co.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F13EF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00F13EF4" w:rsidRPr="004B3988">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>SHSData</w:t>
         </w:r>
         <w:r w:rsidR="002E3586">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Imports@cefas.co.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F13EF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -6528,51 +6458,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">nvestigative sampling can be found </w:t>
       </w:r>
       <w:r w:rsidR="00FD7156">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>on the FSA website</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00FD7156">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:anchor="dealing-with-high-results" w:history="1">
+      <w:hyperlink r:id="rId21" w:anchor="dealing-with-high-results" w:history="1">
         <w:r w:rsidR="00FD7156" w:rsidRPr="000E357D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.food.gov.uk/business-guidance/shellfish-classification#dealing-with-high-results</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FD7156" w:rsidRPr="001E6785">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6785">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33F124BC" w14:textId="77777777" w:rsidR="00200C9A" w:rsidRDefault="00200C9A">
       <w:pPr>
@@ -6581,135 +6511,134 @@
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C97257">
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t>.  Advice</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="451B1437" w14:textId="77777777" w:rsidR="00200C9A" w:rsidRDefault="00200C9A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">For general enquiries on shellfish samples or advice on the microbiological monitoring programme please contact the Cefas Weymouth Shellfish Hygiene (Statutory) Section on 01305 206600, Fax 01305 206601 or e-mail </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="001E529F" w:rsidRPr="0033397B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>shellclass@cefas.co.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3AE36C9B" w14:textId="77777777" w:rsidR="00200C9A" w:rsidRPr="00024BD3" w:rsidRDefault="00200C9A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41CA3BFE" w14:textId="3CA55559" w:rsidR="00200C9A" w:rsidRDefault="00200C9A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024BD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The most recent copy of th</w:t>
       </w:r>
       <w:r w:rsidR="000E57B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">e classification </w:t>
       </w:r>
       <w:r w:rsidRPr="00024BD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">protocol may be found at </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B2994E9" w14:textId="5930909D" w:rsidR="006E372D" w:rsidRPr="00015221" w:rsidRDefault="00FA3FF9">
+    <w:p w14:paraId="3B2994E9" w14:textId="5930909D" w:rsidR="006E372D" w:rsidRPr="00015221" w:rsidRDefault="00015221">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidR="00015221" w:rsidRPr="00015221">
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00015221">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.food.gov.uk/business-guidance/shellfish-classification</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1EF46663" w14:textId="77777777" w:rsidR="00015221" w:rsidRPr="00015221" w:rsidRDefault="00015221">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45427E25" w14:textId="77777777" w:rsidR="00200C9A" w:rsidRPr="006E372D" w:rsidRDefault="00200C9A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E372D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Weymouth Laboratory</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24642D53" w14:textId="114FB355" w:rsidR="00200C9A" w:rsidRPr="006E372D" w:rsidRDefault="001E6785">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">November </w:t>
       </w:r>
       <w:r w:rsidR="00981C7E">
@@ -6790,51 +6719,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11574EB7" w14:textId="7833CFE1" w:rsidR="00200C9A" w:rsidRDefault="00200C9A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A correctly packed cool box should be able to achieve an internal temperature of below </w:t>
       </w:r>
       <w:r w:rsidR="00BE7198">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">°C within 4 hours and maintain it at that temperature for at least </w:t>
       </w:r>
       <w:r w:rsidR="004E3ADB">
         <w:t>48</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> hours.  Each type of cool box and specific packing arrangement to be used within it should be validated according to the ‘Cefas cool box validation protocol’ (a copy of this can be found at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="006801A9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NRL Laboratory Protocols - Cefas (Centre for Environment, Fisheries and Aquaculture Science)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>) to ensure that the above temperature criteria can be consistently met under the likely range of operating conditions.  Please note that some cool boxes and their respective packing arrangements have already been validated and these may be used without further validation – please contact Cefas for further details.  Figure 1 is an example of the typical packing arrangements that may be used as a guide.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D73870A" w14:textId="77777777" w:rsidR="00200C9A" w:rsidRDefault="00200C9A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34106C31" w14:textId="77777777" w:rsidR="00200C9A" w:rsidRDefault="00200C9A">
       <w:pPr>
         <w:ind w:right="468"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -6847,51 +6776,51 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5DC1493D" wp14:editId="5B2384B9">
             <wp:extent cx="4476115" cy="3359785"/>
             <wp:effectExtent l="19050" t="0" r="635" b="0"/>
             <wp:docPr id="2" name="Picture 2" descr="coolbox packing picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="coolbox packing picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24" cstate="print"/>
+                    <a:blip r:embed="rId25" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4476115" cy="3359785"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -6959,58 +6888,51 @@
         <w:ind w:right="468"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Samples should then be placed inside a food grade polythene bag, which, in turn, should be placed inside another bag to prevent leakage.  This should then be completely wrapped in newspaper (or other insulation medium such as foam or bubble wrap) and placed inside the cool box between 2 layers of pre-frozen cool packs.  T</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">he sample(s) should be surrounded by cool packs including a layer above and a layer below.  Each layer should cover the breadth of the box and not allow room for the sample to become 'exposed'.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Samples should not be frozen or placed in direct </w:t>
-[...6 lines deleted...]
-        <w:t>contact with ice packs.  A layer of insulation material should be placed between the samples and cool packs.</w:t>
+        <w:t>Samples should not be frozen or placed in direct contact with ice packs.  A layer of insulation material should be placed between the samples and cool packs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BCFBBBD" w14:textId="77777777" w:rsidR="00200C9A" w:rsidRDefault="00200C9A">
       <w:pPr>
         <w:ind w:right="468"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B620026" w14:textId="77777777" w:rsidR="00200C9A" w:rsidRDefault="00200C9A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:right="468"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7194,144 +7116,144 @@
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="6709DC89" w14:textId="77777777" w:rsidR="00063C45" w:rsidRDefault="00063C45">
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                                 <w:color w:val="0000FF"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68532947" wp14:editId="59638732">
                                   <wp:extent cx="1042035" cy="1042035"/>
                                   <wp:effectExtent l="19050" t="0" r="5715" b="0"/>
                                   <wp:docPr id="4" name="Picture 4" descr="28 qt Red Cooler with Bail Handle">
-                                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId25" tgtFrame="_blank"/>
+                                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId26" tgtFrame="_blank"/>
                                   </wp:docPr>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 4" descr="28 qt Red Cooler with Bail Handle"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId26"/>
+                                          <a:blip r:embed="rId27"/>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="1042035" cy="1042035"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln w="9525">
                                             <a:noFill/>
                                             <a:miter lim="800000"/>
                                             <a:headEnd/>
                                             <a:tailEnd/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7CA785B2" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:323.95pt;margin-top:9.2pt;width:96.7pt;height:89.5pt;z-index:251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbQCdOLQIAAFkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06TZtrRR09XSpQhp&#10;uUi7fIDjOImF4zG226R8/Y6dtlQLvCDyYNme8ZmZc2ayvh06RQ7COgm6oNNJSonQHCqpm4J+e9q9&#10;WVLiPNMVU6BFQY/C0dvN61fr3uQigxZUJSxBEO3y3hS09d7kSeJ4KzrmJmCERmMNtmMej7ZJKst6&#10;RO9UkqXpIunBVsYCF87h7f1opJuIX9eC+y917YQnqqCYm4+rjWsZ1mSzZnljmWklP6XB/iGLjkmN&#10;QS9Q98wzsrfyN6hOcgsOaj/h0CVQ15KLWANWM01fVPPYMiNiLUiOMxea3P+D5Z8PXy2RFWqHSmnW&#10;oUZPYvDkHQxkFujpjcvR69Ggnx/wGl1jqc48AP/uiIZty3Qj7qyFvhWswvSm4WVy9XTEcQGk7D9B&#10;hWHY3kMEGmrbBe6QDYLoKNPxIk1IhYeQWbZMV2jiaJtObxaLeRQvYfn5ubHOfxDQkbApqEXtIzw7&#10;PDgf0mH52SVEc6BktZNKxYNtyq2y5MCwT3bxixW8cFOa9AVdzbP5yMBfIdL4/Qmikx4bXsmuoMuL&#10;E8sDb+91FdvRM6nGPaas9InIwN3Ioh/KIUp2c9anhOqIzFoY+xvnETct2J+U9NjbBXU/9swKStRH&#10;jeqsprNZGIZ4mM3fZniw15by2sI0R6iCekrG7daPA7Q3VjYtRhr7QcMdKlrLyHWQfszqlD72b5Tg&#10;NGthQK7P0evXH2HzDAAA//8DAFBLAwQUAAYACAAAACEAdoKqtt8AAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPy07DMBBF90j8gzVIbBB1SqO8iFMhJBDsSqnK1o3dJMIeB9tNw98zrGA5c4/unKnX&#10;szVs0j4MDgUsFwkwja1TA3YCdu9PtwWwECUqaRxqAd86wLq5vKhlpdwZ3/S0jR2jEgyVFNDHOFac&#10;h7bXVoaFGzVSdnTeykij77jy8kzl1vC7JMm4lQPShV6O+rHX7ef2ZAUU6cv0EV5Xm32bHU0Zb/Lp&#10;+csLcX01P9wDi3qOfzD86pM6NOR0cCdUgRkBWZqXhFJQpMAIKNLlCtiBFmWeAm9q/v+F5gcAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCbQCdOLQIAAFkEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB2gqq23wAAAAoBAAAPAAAAAAAAAAAAAAAAAIcE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;">
+              <v:shape w14:anchorId="7CA785B2" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:323.95pt;margin-top:9.2pt;width:96.7pt;height:89.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+2C+1GwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vvjSJEuMOEWXLsOA&#10;7gJ0+wBZlm1hsqhJSuzu60vJaRp028swPwiiSR2Sh4eb67FX5Cisk6BLms1SSoTmUEvdlvT7t/2b&#10;FSXOM10zBVqU9EE4er19/WozmELk0IGqhSUIol0xmJJ23psiSRzvRM/cDIzQ6GzA9syjaduktmxA&#10;9F4leZoukwFsbSxw4Rz+vZ2cdBvxm0Zw/6VpnPBElRRr8/G08azCmWw3rGgtM53kpzLYP1TRM6kx&#10;6RnqlnlGDlb+BtVLbsFB42cc+gSaRnIRe8BusvRFN/cdMyL2guQ4c6bJ/T9Y/vl4b75a4sd3MOIA&#10;YxPO3AH/4YiGXcd0K26shaETrMbEWaAsGYwrTk8D1a5wAaQaPkGNQ2YHDxFobGwfWME+CaLjAB7O&#10;pIvREx5S5vkqXaOLoy/LrpbLRRxLwoqn58Y6/0FAT8KlpBanGuHZ8c75UA4rnkJCNgdK1nupVDRs&#10;W+2UJUeGCtjHL3bwIkxpMpR0vcgXEwN/hUjj9yeIXnqUspJ9SVfnIFYE3t7rOgrNM6mmO5as9InI&#10;wN3Eoh+rkci6pFchQeC1gvoBmbUwKRc3DS8d2F+UDKjakrqfB2YFJeqjxumss/k8yDwa88XbHA17&#10;6akuPUxzhCqpp2S67vy0GgdjZdthpkkPGm5woo2MXD9XdSoflRlHcNqiIP1LO0Y97/r2EQAA//8D&#10;AFBLAwQUAAYACAAAACEAdoKqtt8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8&#10;gzVIbBB1SqO8iFMhJBDsSqnK1o3dJMIeB9tNw98zrGA5c4/unKnXszVs0j4MDgUsFwkwja1TA3YC&#10;du9PtwWwECUqaRxqAd86wLq5vKhlpdwZ3/S0jR2jEgyVFNDHOFach7bXVoaFGzVSdnTeykij77jy&#10;8kzl1vC7JMm4lQPShV6O+rHX7ef2ZAUU6cv0EV5Xm32bHU0Zb/Lp+csLcX01P9wDi3qOfzD86pM6&#10;NOR0cCdUgRkBWZqXhFJQpMAIKNLlCtiBFmWeAm9q/v+F5gcAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQD+2C+1GwIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQB2gqq23wAAAAoBAAAPAAAAAAAAAAAAAAAAAHUEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6709DC89" w14:textId="77777777" w:rsidR="00063C45" w:rsidRDefault="00063C45">
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                           <w:color w:val="0000FF"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68532947" wp14:editId="59638732">
                             <wp:extent cx="1042035" cy="1042035"/>
                             <wp:effectExtent l="19050" t="0" r="5715" b="0"/>
                             <wp:docPr id="4" name="Picture 4" descr="28 qt Red Cooler with Bail Handle">
-                              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId25" tgtFrame="_blank"/>
+                              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId28" tgtFrame="_blank"/>
                             </wp:docPr>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 4" descr="28 qt Red Cooler with Bail Handle"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId26"/>
+                                    <a:blip r:embed="rId29"/>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="1042035" cy="1042035"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln w="9525">
                                       <a:noFill/>
                                       <a:miter lim="800000"/>
                                       <a:headEnd/>
                                       <a:tailEnd/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
@@ -7618,126 +7540,126 @@
                         <w:txbxContent>
                           <w:p w14:paraId="3E3B7B2E" w14:textId="77777777" w:rsidR="00063C45" w:rsidRDefault="00063C45">
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A467369" wp14:editId="5BC672B6">
                                   <wp:extent cx="925195" cy="925195"/>
                                   <wp:effectExtent l="19050" t="0" r="8255" b="0"/>
                                   <wp:docPr id="5" name="heroimage" descr="6215-703_500"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="heroimage" descr="6215-703_500"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId27"/>
+                                          <a:blip r:embed="rId30"/>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="925195" cy="925195"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln w="9525">
                                             <a:noFill/>
                                             <a:miter lim="800000"/>
                                             <a:headEnd/>
                                             <a:tailEnd/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2111FF44" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:333pt;margin-top:10.9pt;width:88pt;height:80.8pt;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQ4wXoLQIAAFkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtjOkrQ14hRdugwD&#10;ugvQ7gNkWY6FSaImKbGzry8lJ1nQbS/D/CBIInVInkN6eTtoRfbCeQmmosUkp0QYDo0024p+e9q8&#10;uabEB2YapsCIih6Ep7er16+WvS3FFDpQjXAEQYwve1vRLgRbZpnnndDMT8AKg8YWnGYBj26bNY71&#10;iK5VNs3zRdaDa6wDLrzH2/vRSFcJv20FD1/a1otAVEUxt5BWl9Y6rtlqycqtY7aT/JgG+4csNJMG&#10;g56h7llgZOfkb1Bacgce2jDhoDNoW8lFqgGrKfIX1Tx2zIpUC5Lj7Zkm//9g+ef9V0dkg9pdUWKY&#10;Ro2exBDIOxjI20hPb32JXo8W/cKA1+iaSvX2Afh3TwysO2a24s456DvBGkyviC+zi6cjjo8gdf8J&#10;GgzDdgES0NA6HblDNgiio0yHszQxFR5DFsXVIkcTR1uRTxfFIomXsfL03DofPgjQJG4q6lD7BM/2&#10;Dz7EdFh5conRPCjZbKRS6eC29Vo5smfYJ5v0pQpeuClD+orezKfzkYG/QuTp+xOElgEbXkld0euz&#10;Eysjb+9Nk9oxMKnGPaaszJHIyN3IYhjqIUk2O+lTQ3NAZh2M/Y3ziJsO3E9KeuztivofO+YEJeqj&#10;QXVuitksDkM6zOZXUzy4S0t9aWGGI1RFAyXjdh3GAdpZJ7cdRhr7wcAdKtrKxHWUfszqmD72b5Lg&#10;OGtxQC7PyevXH2H1DAAA//8DAFBLAwQUAAYACAAAACEABpKHid8AAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPy07DMBBF90j8gzVIbBB1mkYmhDgVQgLBDkpVtm48TSL8CLabhr9nWMFyZo7unFuv&#10;Z2vYhCEO3klYLjJg6FqvB9dJ2L4/XpfAYlJOK+MdSvjGCOvm/KxWlfYn94bTJnWMQlyslIQ+pbHi&#10;PLY9WhUXfkRHt4MPViUaQ8d1UCcKt4bnWSa4VYOjD70a8aHH9nNztBLK4nn6iC+r110rDuY2Xd1M&#10;T19BysuL+f4OWMI5/cHwq0/q0JDT3h+djsxIEEJQlyQhX1IFAsoip8WeyHJVAG9q/r9C8wMAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDQ4wXoLQIAAFkEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAGkoeJ3wAAAAoBAAAPAAAAAAAAAAAAAAAAAIcE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;">
+              <v:shape w14:anchorId="2111FF44" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:333pt;margin-top:10.9pt;width:88pt;height:80.8pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSwV2+GwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgOkrQ14hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzrx8lp2nQbS/D/CCIJnVIHh4ub4fOsINCr8FWvJjknCkrodZ2V/FvXzdv&#10;rjnzQdhaGLCq4kfl+e3q9atl70o1hRZMrZARiPVl7yrehuDKLPOyVZ3wE3DKkrMB7EQgE3dZjaIn&#10;9M5k0zxfZD1g7RCk8p7+3o9Ovkr4TaNk+Nw0XgVmKk61hXRiOrfxzFZLUe5QuFbLUxniH6rohLaU&#10;9Ax1L4Jge9S/QXVaInhowkRCl0HTaKlSD9RNkb/o5rEVTqVeiBzvzjT5/wcrPx0e3RdkYXgLAw0w&#10;NeHdA8jvnllYt8Lu1B0i9K0SNSUuImVZ73x5ehqp9qWPINv+I9Q0ZLEPkICGBrvICvXJCJ0GcDyT&#10;robAZExZFFeLnFySfEU+XRSLNJZMlE/PHfrwXkHH4qXiSFNN8OLw4EMsR5RPITGbB6PrjTYmGbjb&#10;rg2ygyAFbNKXOngRZizrK34zn85HBv4KkafvTxCdDiRlo7uKX5+DRBl5e2frJLQgtBnvVLKxJyIj&#10;dyOLYdgOTNcVn8UEkdct1EdiFmFULm0aXVrAn5z1pNqK+x97gYoz88HSdG6K2SzKPBmz+dWUDLz0&#10;bC89wkqCqnjgbLyuw7gae4d611KmUQ8W7miijU5cP1d1Kp+UmUZw2qIo/Us7RT3v+uoXAAAA//8D&#10;AFBLAwQUAAYACAAAACEABpKHid8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8&#10;gzVIbBB1mkYmhDgVQgLBDkpVtm48TSL8CLabhr9nWMFyZo7unFuvZ2vYhCEO3klYLjJg6FqvB9dJ&#10;2L4/XpfAYlJOK+MdSvjGCOvm/KxWlfYn94bTJnWMQlyslIQ+pbHiPLY9WhUXfkRHt4MPViUaQ8d1&#10;UCcKt4bnWSa4VYOjD70a8aHH9nNztBLK4nn6iC+r110rDuY2Xd1MT19BysuL+f4OWMI5/cHwq0/q&#10;0JDT3h+djsxIEEJQlyQhX1IFAsoip8WeyHJVAG9q/r9C8wMAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDSwV2+GwIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAGkoeJ3wAAAAoBAAAPAAAAAAAAAAAAAAAAAHUEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3E3B7B2E" w14:textId="77777777" w:rsidR="00063C45" w:rsidRDefault="00063C45">
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A467369" wp14:editId="5BC672B6">
                             <wp:extent cx="925195" cy="925195"/>
                             <wp:effectExtent l="19050" t="0" r="8255" b="0"/>
                             <wp:docPr id="5" name="heroimage" descr="6215-703_500"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="heroimage" descr="6215-703_500"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId27"/>
+                                    <a:blip r:embed="rId31"/>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="925195" cy="925195"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln w="9525">
                                       <a:noFill/>
                                       <a:miter lim="800000"/>
                                       <a:headEnd/>
                                       <a:tailEnd/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
@@ -8009,127 +7931,127 @@
                           <w:p w14:paraId="687DD760" w14:textId="77777777" w:rsidR="00063C45" w:rsidRDefault="00063C45">
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:noProof/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="672B9BB6" wp14:editId="0F018F07">
                                   <wp:extent cx="3009265" cy="2254250"/>
                                   <wp:effectExtent l="19050" t="0" r="635" b="0"/>
                                   <wp:docPr id="1" name="Picture 1" descr="coolobox"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 1" descr="coolobox"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId28"/>
+                                          <a:blip r:embed="rId32"/>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="3009265" cy="2254250"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln w="9525">
                                             <a:noFill/>
                                             <a:miter lim="800000"/>
                                             <a:headEnd/>
                                             <a:tailEnd/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5CA03EDA" id="Text Box 15" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:45pt;margin-top:7.15pt;width:243pt;height:189pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGZsoVLAIAAFoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3aySZq14qy22aaq&#10;tL1Iu/0AjLGNCgwFEjv9+h1wNk1vL1X9gBhmOMycM+P1zaAVOQjnJZiSTic5JcJwqKVpS/rlcfdq&#10;RYkPzNRMgRElPQpPbzYvX6x7W4gZdKBq4QiCGF/0tqRdCLbIMs87oZmfgBUGnQ04zQKars1qx3pE&#10;1yqb5fky68HV1gEX3uPp3eikm4TfNIKHT03jRSCqpJhbSKtLaxXXbLNmReuY7SQ/pcH+IQvNpMFH&#10;z1B3LDCyd/I3KC25Aw9NmHDQGTSN5CLVgNVM81+qeeiYFakWJMfbM03+/8Hyj4fPjsgatVtSYphG&#10;jR7FEMgbGMh0EfnprS8w7MFiYBjwHGNTrd7eA//qiYFtx0wrbp2DvhOsxvym8WZ2cXXE8RGk6j9A&#10;je+wfYAENDROR/KQDoLoqNPxrE3MhePhVb5aTnN0cfTN5nl+hUZ8gxXP163z4Z0ATeKmpA7FT/Ds&#10;cO/DGPocEl/zoGS9k0olw7XVVjlyYNgou/Sd0H8KU4b0Jb1ezBYjA3+FyNP3JwgtA3a8krqkq3MQ&#10;KyJvb02NabIiMKnGPVanzInIyN3IYhiqIWl21qeC+ojMOhgbHAcSNx2475T02Nwl9d/2zAlK1HuD&#10;6lxP5/M4DcmYL17P0HCXnurSwwxHqJIGSsbtNowTtLdOth2+NPaDgVtUtJGJ6yj9mNUpfWzgpNZp&#10;2OKEXNop6scvYfMEAAD//wMAUEsDBBQABgAIAAAAIQC2pSS/3wAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUhcEHVoStqEOBVCAsEN2gqubrJNIux1sN00/D3LCY47M5p9U64n&#10;a8SIPvSOFNzMEhBItWt6ahXsto/XKxAhamq0cYQKvjHAujo/K3XRuBO94biJreASCoVW0MU4FFKG&#10;ukOrw8wNSOwdnLc68ulb2Xh94nJr5DxJMml1T/yh0wM+dFh/bo5WwWrxPH6El/T1vc4OJo9Xy/Hp&#10;yyt1eTHd34GIOMW/MPziMzpUzLR3R2qCMAryhKdE1hcpCPZvlxkLewVpPk9BVqX8v6D6AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMZmyhUsAgAAWgQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALalJL/fAAAACQEAAA8AAAAAAAAAAAAAAAAAhgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;">
+              <v:shape w14:anchorId="5CA03EDA" id="Text Box 15" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:45pt;margin-top:7.15pt;width:243pt;height:189pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9ATrRGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJky414hRdugwD&#10;ugvQ7QMUWY6FyaJGKbG7ry8lu2l2exmmB0EUqUPy8Gh13beGHRV6Dbbk00nOmbISKm33Jf/6Zftq&#10;yZkPwlbCgFUlf1CeX69fvlh1rlAzaMBUChmBWF90ruRNCK7IMi8b1Qo/AacsOWvAVgQycZ9VKDpC&#10;b002y/PLrAOsHIJU3tPt7eDk64Rf10qGT3XtVWCm5FRbSDumfRf3bL0SxR6Fa7QcyxD/UEUrtKWk&#10;J6hbEQQ7oP4NqtUSwUMdJhLaDOpaS5V6oG6m+S/d3DfCqdQLkePdiSb//2Dlx+O9+4ws9G+gpwGm&#10;Jry7A/nNMwubRti9ukGErlGiosTTSFnWOV+MTyPVvvARZNd9gIqGLA4BElBfYxtZoT4ZodMAHk6k&#10;qz4wSZcX+fJympNLkm82z/MLMmIOUTw9d+jDOwUti4eSI001wYvjnQ9D6FNIzObB6GqrjUkG7ncb&#10;g+woSAHbtEb0n8KMZV3JrxazxcDAXyHytP4E0epAUja6LfnyFCSKyNtbWyWhBaHNcKbujB2JjNwN&#10;LIZ+1zNdlXwRE0Red1A9ELMIg3Lpp9GhAfzBWUeqLbn/fhCoODPvLU3najqfR5knY754PSMDzz27&#10;c4+wkqBKHjgbjpswfI2DQ71vKNOgBws3NNFaJ66fqxrLJ2WmaY2/KEr/3E5Rz399/QgAAP//AwBQ&#10;SwMEFAAGAAgAAAAhALalJL/fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SFwQdWhK2oQ4FUICwQ3aCq5usk0i7HWw3TT8PcsJjjszmn1TridrxIg+9I4U3MwSEEi1a3pqFey2&#10;j9crECFqarRxhAq+McC6Oj8rddG4E73huImt4BIKhVbQxTgUUoa6Q6vDzA1I7B2ctzry6VvZeH3i&#10;cmvkPEkyaXVP/KHTAz50WH9ujlbBavE8foSX9PW9zg4mj1fL8enLK3V5Md3fgYg4xb8w/OIzOlTM&#10;tHdHaoIwCvKEp0TWFykI9m+XGQt7BWk+T0FWpfy/oPoBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAPQE60RkCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAtqUkv98AAAAJAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="687DD760" w14:textId="77777777" w:rsidR="00063C45" w:rsidRDefault="00063C45">
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:noProof/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="672B9BB6" wp14:editId="0F018F07">
                             <wp:extent cx="3009265" cy="2254250"/>
                             <wp:effectExtent l="19050" t="0" r="635" b="0"/>
                             <wp:docPr id="1" name="Picture 1" descr="coolobox"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 1" descr="coolobox"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId28"/>
+                                    <a:blip r:embed="rId33"/>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="3009265" cy="2254250"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln w="9525">
                                       <a:noFill/>
                                       <a:miter lim="800000"/>
                                       <a:headEnd/>
                                       <a:tailEnd/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
@@ -8211,51 +8133,51 @@
                         <w:txbxContent>
                           <w:p w14:paraId="606E74BD" w14:textId="77777777" w:rsidR="00063C45" w:rsidRDefault="00063C45">
                             <w:r>
                               <w:t>Bottom Layer of 3 ice packs</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="07AF75A4" id="Text Box 14" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:101.8pt;margin-top:131.65pt;width:153pt;height:44.4pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxXF/RCgIAAPgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhOkyw14hRdigwD&#10;ugvQ7gNkWbaF2aJGKbGzrx8lJ1nQvhXTgyCK1CHPIbW+G7qWHRQ6DSbn6WTKmTISSm3qnP983n1Y&#10;cea8MKVowaicH5Xjd5v379a9zdQMGmhLhYxAjMt6m/PGe5sliZON6oSbgFWGnBVgJzyZWCclip7Q&#10;uzaZTafLpAcsLYJUztHtw+jkm4hfVUr671XllGdtzqk2H3eMexH2ZLMWWY3CNlqeyhBvqKIT2lDS&#10;C9SD8ILtUb+C6rREcFD5iYQugarSUkUOxCadvmDz1AirIhcSx9mLTO7/wcpvhx/IdEm9W3BmREc9&#10;elaDZ59gYOk86NNbl1HYk6VAP9A9xUauzj6C/OWYgW0jTK3uEaFvlCipvjS8TK6ejjgugBT9Vygp&#10;j9h7iEBDhV0Qj+RghE59Ol56E2qRIeXt/CadkkuSb7G8Wa1i8xKRnV9bdP6zgo6FQ86Reh/RxeHR&#10;+VCNyM4hIZmDVpc73bbRwLrYtsgOguZkF1ck8CKsNSHYQHg2IoabSDMwGzn6oRiiosuzegWUR+KN&#10;MI4ffRc6NIB/OOtp9HLufu8FKs7aL4a0u03n8zCr0ZgvPs7IwGtPce0RRhJUzj1n43Hrx/neW9R1&#10;Q5nGbhm4J70rHaUIjRmrOpVP4xUVOn2FML/Xdoz692E3fwEAAP//AwBQSwMEFAAGAAgAAAAhAAlD&#10;dizdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHgxdilY2iJLoyYar639&#10;AQNMgcjOEnZb6L93POltZt7Lm+/lu9n26kKj7xwbWC4iUMSVqztuDBy/3h83oHxArrF3TAau5GFX&#10;3N7kmNVu4j1dDqFREsI+QwNtCEOmta9asugXbiAW7eRGi0HWsdH1iJOE217HUZRqix3LhxYHemup&#10;+j6crYHT5/Sw2k7lRziu90/pK3br0l2Nub+bX55BBZrDnxl+8QUdCmEq3Zlrr3oDUiQYiNMkASVy&#10;EqVyKWVYxUvQRa7/Fyh+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHFcX9EKAgAA+AMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAlDdizdAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAZAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" stroked="f">
+              <v:shape w14:anchorId="07AF75A4" id="Text Box 14" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:101.8pt;margin-top:131.65pt;width:153pt;height:44.4pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgnkIA+AEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817Idx3UEy0HqwEWB&#10;9AGk/QCKoiSiFJdd0pbcr++SchwjuQXVgeBqydmd2eH6dugMOyj0GmzBZ5MpZ8pKqLRtCv7r5+7D&#10;ijMfhK2EAasKflSe327ev1v3LldzaMFUChmBWJ/3ruBtCC7PMi9b1Qk/AacsJWvATgQKsckqFD2h&#10;dyabT6fLrAesHIJU3tPf+zHJNwm/rpUM3+vaq8BMwam3kFZMaxnXbLMWeYPCtVqe2hBv6KIT2lLR&#10;M9S9CILtUb+C6rRE8FCHiYQug7rWUiUOxGY2fcHmsRVOJS4kjndnmfz/g5XfDo/uB7IwfIKBBphI&#10;ePcA8rdnFratsI26Q4S+VaKiwrMoWdY7n5+uRql97iNI2X+FioYs9gES0FBjF1UhnozQaQDHs+hq&#10;CEzGkjeLq9mUUpJy18ur1SpNJRP5022HPnxW0LG4KTjSUBO6ODz4ELsR+dORWMyD0dVOG5MCbMqt&#10;QXYQZIBd+hKBF8eMjYctxGsjYvyTaEZmI8cwlAPTVcGXESKyLqE6Em+E0Vf0DmjTAv7lrCdPFdz/&#10;2QtUnJkvlrS7mS0W0YQpWFx/nFOAl5nyMiOsJKiCB87G7TaMxt071E1LlcZpWbgjvWudpHju6tQ+&#10;+SYpdPJ4NOZlnE49v8TNPwAAAP//AwBQSwMEFAAGAAgAAAAhAAlDdizdAAAACAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHgxdilY2iJLoyYar639AQNMgcjOEnZb6L93POltZt7L&#10;m+/lu9n26kKj7xwbWC4iUMSVqztuDBy/3h83oHxArrF3TAau5GFX3N7kmNVu4j1dDqFREsI+QwNt&#10;CEOmta9asugXbiAW7eRGi0HWsdH1iJOE217HUZRqix3LhxYHemup+j6crYHT5/Sw2k7lRziu90/p&#10;K3br0l2Nub+bX55BBZrDnxl+8QUdCmEq3Zlrr3oDUiQYiNMkASVyEqVyKWVYxUvQRa7/Fyh+AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKCeQgD4AQAA0QMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAlDdizdAAAACAEAAA8AAAAAAAAAAAAAAAAA&#10;UgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="606E74BD" w14:textId="77777777" w:rsidR="00063C45" w:rsidRDefault="00063C45">
                       <w:r>
                         <w:t>Bottom Layer of 3 ice packs</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DFCAA9C" wp14:editId="412A050E">
@@ -8310,51 +8232,51 @@
                         <w:txbxContent>
                           <w:p w14:paraId="64E8A570" w14:textId="77777777" w:rsidR="00063C45" w:rsidRDefault="00063C45">
                             <w:r>
                               <w:t>Sample in polythene bag</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5DFCAA9C" id="Text Box 13" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:378pt;margin-top:78.55pt;width:2in;height:37.2pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAttEKoCAIAAPgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06ybMmMOEWXIsOA&#10;rhvQ7gNkWbaFyaJGKbGzrx8lJ1nQ3orpIIgi9cj3SK1vhs6wg0KvwRZ8NplypqyEStum4D+fdu9W&#10;nPkgbCUMWFXwo/L8ZvP2zbp3uZpDC6ZSyAjE+rx3BW9DcHmWedmqTvgJOGXJWQN2IpCJTVah6Am9&#10;M9l8Ov2Y9YCVQ5DKe7q9G518k/DrWsnwva69CswUnGoLace0l3HPNmuRNyhcq+WpDPGKKjqhLSW9&#10;QN2JINge9QuoTksED3WYSOgyqGstVeJAbGbTZ2weW+FU4kLieHeRyf8/WPlw+IFMV9S7BWdWdNSj&#10;JzUE9hkGNnsf9emdzyns0VFgGOieYhNX7+5B/vLMwrYVtlG3iNC3SlRU3yy+zK6ejjg+gpT9N6go&#10;j9gHSEBDjV0Uj+RghE59Ol56E2uRMeVqvlpNySXJt1jOF4vUvEzk59cOffiioGPxUHCk3id0cbj3&#10;IVYj8nNITObB6GqnjUkGNuXWIDsImpNdWonAszBjY7CF+GxEjDeJZmQ2cgxDOSRFl2f1SqiOxBth&#10;HD/6LnRoAf9w1tPoFdz/3gtUnJmvlrT7NIvkWEjG4sNyTgZee8prj7CSoAoeOBuP2zDO996hblrK&#10;NHbLwi3pXeskRWzMWNWpfBqvpNDpK8T5vbZT1L8Pu/kLAAD//wMAUEsDBBQABgAIAAAAIQDcPUrf&#10;3wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcEHVS8gMhTgVIIK4tfQAn&#10;3iYR8TqK3SZ9e7YnetyZ0ew35Waxgzjh5HtHCuJVBAKpcaanVsH+5/PxGYQPmoweHKGCM3rYVLc3&#10;pS6Mm2mLp11oBZeQL7SCLoSxkNI3HVrtV25EYu/gJqsDn1MrzaRnLreDXEdRJq3uiT90esSPDpvf&#10;3dEqOHzPD+nLXH+Ffb5Nsnfd57U7K3V/t7y9ggi4hP8wXPAZHSpmqt2RjBeDgjzNeEtgI81jEJdE&#10;lCQs1QrWT3EKsirl9YjqDwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC20QqgIAgAA+AMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANw9St/fAAAA&#10;DAEAAA8AAAAAAAAAAAAAAAAAYgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" stroked="f">
+              <v:shape w14:anchorId="5DFCAA9C" id="Text Box 13" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:378pt;margin-top:78.55pt;width:2in;height:37.2pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAR4Gm09gEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgxsiUz4hRdigwD&#10;ugvQ7QNkWbaFyaJGKbGzrx8lp2nQvRXVgyCK1CHPIbW5GXvDjgq9BlvyxWzOmbISam3bkv/6uX+3&#10;5swHYWthwKqSn5TnN9u3bzaDK1QOHZhaISMQ64vBlbwLwRVZ5mWneuFn4JQlZwPYi0AmtlmNYiD0&#10;3mT5fP4hGwBrhyCV93R7Nzn5NuE3jZLhe9N4FZgpOdUW0o5pr+KebTeiaFG4TstzGeIFVfRCW0p6&#10;gboTQbAD6v+gei0RPDRhJqHPoGm0VIkDsVnMn7F56IRTiQuJ491FJv96sPLb8cH9QBbGTzBSAxMJ&#10;7+5B/vbMwq4TtlW3iDB0StSUeBElywbni/PTKLUvfASphq9QU5PFIUACGhvsoyrEkxE6NeB0EV2N&#10;gcmYcp2v13NySfItV/lymbqSieLxtUMfPivoWTyUHKmpCV0c732I1YjiMSQm82B0vdfGJAPbameQ&#10;HQUNwD6tROBZmLEx2EJ8NiHGm0QzMps4hrEama5LvooQkXUF9Yl4I0xzRf+ADh3gX84GmqmS+z8H&#10;gYoz88WSdh8XkRwLyVi+X+Vk4LWnuvYIKwmq5IGz6bgL0+AeHOq2o0xTtyzckt6NTlI8VXUun+Ym&#10;KXSe8TiY13aKevqJ238AAAD//wMAUEsDBBQABgAIAAAAIQDcPUrf3wAAAAwBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUhcEHVS8gMhTgVIIK4tfQAn3iYR8TqK3SZ9e7YnetyZ0ew3&#10;5Waxgzjh5HtHCuJVBAKpcaanVsH+5/PxGYQPmoweHKGCM3rYVLc3pS6Mm2mLp11oBZeQL7SCLoSx&#10;kNI3HVrtV25EYu/gJqsDn1MrzaRnLreDXEdRJq3uiT90esSPDpvf3dEqOHzPD+nLXH+Ffb5Nsnfd&#10;57U7K3V/t7y9ggi4hP8wXPAZHSpmqt2RjBeDgjzNeEtgI81jEJdElCQs1QrWT3EKsirl9YjqDwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABHgabT2AQAA0QMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANw9St/fAAAADAEAAA8AAAAAAAAAAAAAAAAA&#10;UAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="64E8A570" w14:textId="77777777" w:rsidR="00063C45" w:rsidRDefault="00063C45">
                       <w:r>
                         <w:t>Sample in polythene bag</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0410B086" wp14:editId="0F50AE45">
                 <wp:simplePos x="0" y="0"/>
@@ -8408,51 +8330,51 @@
                         <w:txbxContent>
                           <w:p w14:paraId="72D5CEED" w14:textId="77777777" w:rsidR="00063C45" w:rsidRDefault="00063C45">
                             <w:r>
                               <w:t>Layer of foam</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0410B086" id="Text Box 12" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:351pt;margin-top:51.55pt;width:153pt;height:27pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBvh9ZcBwIAAPgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zRtgW3UdLV0VYS0&#10;XKRdPsBxnMTC8Zix22T5esZOWwq8IfxgeTzjM3POjDe3Y2/YUaHXYEuez+acKSuh1rYt+den/asb&#10;znwQthYGrCr5s/L8dvvyxWZwhVpAB6ZWyAjE+mJwJe9CcEWWedmpXvgZOGXJ2QD2IpCJbVajGAi9&#10;N9liPn+TDYC1Q5DKe7q9n5x8m/CbRsnwuWm8CsyUnGoLace0V3HPthtRtChcp+WpDPEPVfRCW0p6&#10;gboXQbAD6r+gei0RPDRhJqHPoGm0VIkDscnnf7B57IRTiQuJ491FJv//YOWn4xdkuqbeLTmzoqce&#10;PakxsHcwsnwR9RmcLyjs0VFgGOmeYhNX7x5AfvPMwq4TtlV3iDB0StRUXx5fZldPJxwfQarhI9SU&#10;RxwCJKCxwT6KR3IwQqc+PV96E2uRMeV6tczn5JLkW64WazrHFKI4v3bow3sFPYuHkiP1PqGL44MP&#10;U+g5JCbzYHS918YkA9tqZ5AdBc3JPq0T+m9hxsZgC/HZhBhvEs3IbOIYxmpMit6c1augfibeCNP4&#10;0XehQwf4g7OBRq/k/vtBoOLMfLCk3TpfreKsJmP1+u2CDLz2VNceYSVBlTxwNh13YZrvg0PddpRp&#10;6paFO9K70UmK2JipqlP5NF5JzNNXiPN7baeoXx92+xMAAP//AwBQSwMEFAAGAAgAAAAhAK/9icLf&#10;AAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQtVNoU9I4FSCBuLb0Azax&#10;m0SN11HsNunfsz3R2+7OaPZNvplcJ852CK0nDclMgbBUedNSrWH/+/W8AhEiksHOk9VwsQE2xf1d&#10;jpnxI23teRdrwSEUMtTQxNhnUoaqsQ7DzPeWWDv4wWHkdailGXDkcNfJuVJL6bAl/tBgbz8bWx13&#10;J6fh8DM+Ld7G8jvu0+3r8gPbtPQXrR8fpvc1iGin+G+GKz6jQ8FMpT+RCaLTkKo5d4ksqJcExNWh&#10;1IpPJU+LNAFZ5PK2RPEHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAb4fWXAcCAAD4AwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAr/2Jwt8AAAAM&#10;AQAADwAAAAAAAAAAAAAAAABhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" stroked="f">
+              <v:shape w14:anchorId="0410B086" id="Text Box 12" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:351pt;margin-top:51.55pt;width:153pt;height:27pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoxutO9QEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJs60x4hRdigwD&#10;ugvQ9QNkWbaFyaJGKbGzrx8lu2m2vg3zg0Ca1CHPIbW5GTrDjgq9BlvwxWzOmbISKm2bgj9+37+5&#10;5swHYSthwKqCn5TnN9vXrza9y9USWjCVQkYg1ue9K3gbgsuzzMtWdcLPwClLwRqwE4FcbLIKRU/o&#10;ncmW8/m7rAesHIJU3tPfuzHItwm/rpUMX+vaq8BMwam3kE5MZxnPbLsReYPCtVpObYh/6KIT2lLR&#10;M9SdCIIdUL+A6rRE8FCHmYQug7rWUiUOxGYx/4vNQyucSlxIHO/OMvn/Byu/HB/cN2Rh+AADDTCR&#10;8O4e5A/PLOxaYRt1iwh9q0RFhRdRsqx3Pp+uRql97iNI2X+GioYsDgES0FBjF1UhnozQaQCns+hq&#10;CEzGkuvV1WJOIUmxq9VyTXYsIfKn2w59+KigY9EoONJQE7o43vswpj6lxGIejK722pjkYFPuDLKj&#10;oAXYp29C/yPN2JhsIV4bEeOfRDMyGzmGoRyYrgp+HSEi6xKqE/FGGPeK3gEZLeAvznraqYL7nweB&#10;ijPzyZJ268VqFZcwOau375fk4GWkvIwIKwmq4IGz0dyFcXEPDnXTUqVxWhZuSe9aJymeu5rap71J&#10;Yk47Hhfz0k9Zzy9x+xsAAP//AwBQSwMEFAAGAAgAAAAhAK/9icLfAAAADAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQtVNoU9I4FSCBuLb0Azaxm0SN11HsNunfsz3R2+7OaPZN&#10;vplcJ852CK0nDclMgbBUedNSrWH/+/W8AhEiksHOk9VwsQE2xf1djpnxI23teRdrwSEUMtTQxNhn&#10;UoaqsQ7DzPeWWDv4wWHkdailGXDkcNfJuVJL6bAl/tBgbz8bWx13J6fh8DM+Ld7G8jvu0+3r8gPb&#10;tPQXrR8fpvc1iGin+G+GKz6jQ8FMpT+RCaLTkKo5d4ksqJcExNWh1IpPJU+LNAFZ5PK2RPEHAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqMbrTvUBAADRAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAr/2Jwt8AAAAMAQAADwAAAAAAAAAAAAAAAABP&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="72D5CEED" w14:textId="77777777" w:rsidR="00063C45" w:rsidRDefault="00063C45">
                       <w:r>
                         <w:t>Layer of foam</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="253A3947" wp14:editId="45B412B6">
                 <wp:simplePos x="0" y="0"/>
@@ -8506,51 +8428,51 @@
                         <w:txbxContent>
                           <w:p w14:paraId="64592CE3" w14:textId="77777777" w:rsidR="00063C45" w:rsidRDefault="00063C45">
                             <w:r>
                               <w:t>Top Layer of 3 ice packs</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="253A3947" id="Text Box 11" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:378pt;margin-top:15.55pt;width:2in;height:27pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFoJXFBwIAAPgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNG0o0EZNV0tXRUjL&#10;grTLBziOk1g4HjN2myxfz9hpS4EbwgfL4xm/mfdmvLkZe8OOCr0GW/LFbM6ZshJqbduSf33av1px&#10;5oOwtTBgVcmflec325cvNoMrVA4dmFohIxDri8GVvAvBFVnmZad64WfglCVnA9iLQCa2WY1iIPTe&#10;ZPl8/jYbAGuHIJX3dHs3Ofk24TeNkuFz03gVmCk51RbSjmmv4p5tN6JoUbhOy1MZ4h+q6IW2lPQC&#10;dSeCYAfUf0H1WiJ4aMJMQp9B02ipEgdis5j/weaxE04lLiSOdxeZ/P+DlQ/HL8h0Tb3LObOipx49&#10;qTGw9zCyxSLqMzhfUNijo8Aw0j3FJq7e3YP85pmFXSdsq24RYeiUqKm+9DK7ejrh+AhSDZ+gpjzi&#10;ECABjQ32UTySgxE69en50ptYi4wpV/lqNSeXJN/rZb6mMxWXieL82qEPHxT0LB5KjtT7hC6O9z5M&#10;oeeQmMyD0fVeG5MMbKudQXYUNCf7tE7ov4UZG4MtxGcTYrxJNCOziWMYqzEpuj6rV0H9TLwRpvGj&#10;70KHDvAHZwONXsn994NAxZn5aEm79WK5jLOajOWbdzkZeO2prj3CSoIqeeBsOu7CNN8Hh7rtKNPU&#10;LQu3pHejkxSxMVNVp/JpvJKYp68Q5/faTlG/Puz2JwAAAP//AwBQSwMEFAAGAAgAAAAhAPLB407e&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdQL5KSGbCpBAXFv6AE68&#10;TSLidRS7Tfr2uCd6nJ3R7DflZjGDONHkessI8SoCQdxY3XOLsP/5fFyDcF6xVoNlQjiTg011e1Oq&#10;QtuZt3Ta+VaEEnaFQui8HwspXdORUW5lR+LgHexklA9yaqWe1BzKzSCfoiiTRvUcPnRqpI+Omt/d&#10;0SAcvueH9GWuv/w+3ybZu+rz2p4R7++Wt1cQnhb/H4YLfkCHKjDV9sjaiQEhT7OwxSM8xzGISyBK&#10;knCpEdZpDLIq5fWE6g8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCFoJXFBwIAAPgDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDyweNO3gAAAAoB&#10;AAAPAAAAAAAAAAAAAAAAAGEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" stroked="f">
+              <v:shape w14:anchorId="253A3947" id="Text Box 11" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:378pt;margin-top:15.55pt;width:2in;height:27pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCiuP/B9AEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z93GgK1adzp2GkI6&#10;DqSDH5CmaRuRxsHJ1o5fj5P2dgPeEH2I7Nr57O+zs70ZOsNOCr0GW/DFbM6ZshIqbZuCf/t6eLXm&#10;zAdhK2HAqoKflec3u5cvtr3L1RJaMJVCRiDW570reBuCy7PMy1Z1ws/AKUvBGrATgVxssgpFT+id&#10;yZbz+dusB6wcglTe09+7Mch3Cb+ulQyf69qrwEzBqbeQTkxnGc9stxV5g8K1Wk5tiH/oohPaUtEL&#10;1J0Igh1R/wXVaYngoQ4zCV0Gda2lShyIzWL+B5vHVjiVuJA43l1k8v8PVj6cHt0XZGF4DwMNMJHw&#10;7h7kd88s7FthG3WLCH2rREWFF1GyrHc+n65GqX3uI0jZf4KKhiyOARLQUGMXVSGejNBpAOeL6GoI&#10;TMaS6+V6PaeQpNjr1XJDdiwh8qfbDn34oKBj0Sg40lATujjd+zCmPqXEYh6Mrg7amORgU+4NspOg&#10;BTikb0L/Lc3YmGwhXhsR459EMzIbOYahHJiuCr6JEJF1CdWZeCOMe0XvgIwW8CdnPe1Uwf2Po0DF&#10;mfloSbvNYrWKS5ic1Zt3S3LwOlJeR4SVBFXwwNlo7sO4uEeHummp0jgtC7ekd62TFM9dTe3T3iQx&#10;px2Pi3ntp6znl7j7BQAA//8DAFBLAwQUAAYACAAAACEA8sHjTt4AAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VIXBB1AvkpIZsKkEBcW/oATrxNIuJ1FLtN+va4J3qcndHsN+Vm&#10;MYM40eR6ywjxKgJB3Fjdc4uw//l8XINwXrFWg2VCOJODTXV7U6pC25m3dNr5VoQSdoVC6LwfCyld&#10;05FRbmVH4uAd7GSUD3JqpZ7UHMrNIJ+iKJNG9Rw+dGqkj46a393RIBy+54f0Za6//D7fJtm76vPa&#10;nhHv75a3VxCeFv8fhgt+QIcqMNX2yNqJASFPs7DFIzzHMYhLIEqScKkR1mkMsirl9YTqDwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKK4/8H0AQAA0QMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPLB407eAAAACgEAAA8AAAAAAAAAAAAAAAAATgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="64592CE3" w14:textId="77777777" w:rsidR="00063C45" w:rsidRDefault="00063C45">
                       <w:r>
                         <w:t>Top Layer of 3 ice packs</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="283EB99E" wp14:editId="0963B2A6">
                 <wp:simplePos x="0" y="0"/>
@@ -8604,51 +8526,51 @@
                         <w:txbxContent>
                           <w:p w14:paraId="67052C4D" w14:textId="77777777" w:rsidR="00063C45" w:rsidRDefault="00063C45">
                             <w:r>
                               <w:t>Top 2 layers of foam</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="283EB99E" id="Text Box 10" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:378pt;margin-top:-28.85pt;width:126pt;height:27pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQ6R35BwIAAPkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNEkpCxs1XS1dFSEt&#10;C9IuH+A4TmLheMzYbVK+nrHTLQVuCB8sj2f8Zt6b8fpmGgw7KPQabMWLRc6ZshIabbuKf33avXrH&#10;mQ/CNsKAVRU/Ks9vNi9frEdXqiX0YBqFjECsL0dX8T4EV2aZl70ahF+AU5acLeAgApnYZQ2KkdAH&#10;ky3z/CobARuHIJX3dHs3O/km4betkuFz23oVmKk41RbSjmmv455t1qLsULhey1MZ4h+qGIS2lPQM&#10;dSeCYHvUf0ENWiJ4aMNCwpBB22qpEgdiU+R/sHnshVOJC4nj3Vkm//9g5cPhCzLdUO8KzqwYqEdP&#10;agrsPUysSPqMzpcU9ugoMEx0T7GJq3f3IL95ZmHbC9upW0QYeyUaqq+IymYXT2NHfOkjSD1+goby&#10;iH2ABDS1OETxSA5G6NSn47k3sRYZU17lOTWcM0m+16vlNZ1jClE+v3bowwcFA4uHiiP1PqGLw70P&#10;c+hzSEzmwehmp41JBnb11iA7CJqTXVon9N/CjI3BFuKzGTHeJJqR2cwxTPU0K3qWr4bmSMQR5vmj&#10;/0KHHvAHZyPNXsX9971AxZn5aEm862K1isOajNWbt0sy8NJTX3qElQRV8cDZfNyGecD3DnXXU6a5&#10;XRZuSfBWJy1iM+aqTvXTfCU1T38hDvClnaJ+/djNTwAAAP//AwBQSwMEFAAGAAgAAAAhAB7ccQrf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFxQ6/CTuKRxKkACcW3pA2xi&#10;N4kar6PYbdK3Z3uC486OZr4pNrPrxdmOofOk4XGZgLBUe9NRo2H/87lYgQgRyWDvyWq42ACb8vam&#10;wNz4ibb2vIuN4BAKOWpoYxxyKUPdWodh6QdL/Dv40WHkc2ykGXHicNfLpyTJpMOOuKHFwX60tj7u&#10;Tk7D4Xt6SF+n6ivu1fYle8dOVf6i9f3d/LYGEe0c/8xwxWd0KJmp8icyQfQaVJrxlqhhkSoF4upI&#10;khVLFUvPCmRZyP8byl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkOkd+QcCAAD5AwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAHtxxCt8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAABhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" stroked="f">
+              <v:shape w14:anchorId="283EB99E" id="Text Box 10" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:378pt;margin-top:-28.85pt;width:126pt;height:27pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCz8i0Z9AEAANIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z+3GOLhq3enYaQjp&#10;OJAOfkCapm1EGgcnWzt+PU7a2w14Q/Qhsmvns7/PzuZm7A07KvQabMmXi5wzZSXU2rYl//Z1/+od&#10;Zz4IWwsDVpX8pDy/2b58sRlcoVbQgakVMgKxvhhcybsQXJFlXnaqF34BTlkKNoC9CORim9UoBkLv&#10;TbbK86tsAKwdglTe09+7Kci3Cb9plAyfm8arwEzJqbeQTkxnFc9suxFFi8J1Ws5tiH/oohfaUtEz&#10;1J0Igh1Q/wXVa4ngoQkLCX0GTaOlShyIzTL/g81jJ5xKXEgc784y+f8HKx+Oj+4LsjC+h5EGmEh4&#10;dw/yu2cWdp2wrbpFhKFToqbCyyhZNjhfzFej1L7wEaQaPkFNQxaHAAlobLCPqhBPRug0gNNZdDUG&#10;JmPJqzynSXImKfZ6vbomO5YQxdNthz58UNCzaJQcaagJXRzvfZhSn1JiMQ9G13ttTHKwrXYG2VHQ&#10;AuzTN6P/lmZsTLYQr02I8U+iGZlNHMNYjUzX1HLqMNKuoD4RcYRpseghkNEB/uRsoKUquf9xEKg4&#10;Mx8tiXe9XK/jFiZn/ebtihy8jFSXEWElQZU8cDaZuzBt7sGhbjuqNI3Lwi0J3uikxXNXc/+0OEnN&#10;ecnjZl76Kev5KW5/AQAA//8DAFBLAwQUAAYACAAAACEAHtxxCt8AAAALAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VIXFDr8JO4pHEqQAJxbekDbGI3iRqvo9ht0rdne4Ljzo5mvik2&#10;s+vF2Y6h86ThcZmAsFR701GjYf/zuViBCBHJYO/JarjYAJvy9qbA3PiJtva8i43gEAo5amhjHHIp&#10;Q91ah2HpB0v8O/jRYeRzbKQZceJw18unJMmkw464ocXBfrS2Pu5OTsPhe3pIX6fqK+7V9iV7x05V&#10;/qL1/d38tgYR7Rz/zHDFZ3QomanyJzJB9BpUmvGWqGGRKgXi6kiSFUsVS88KZFnI/xvKXwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCz8i0Z9AEAANIDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAe3HEK3wAAAAsBAAAPAAAAAAAAAAAAAAAAAE4E&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="67052C4D" w14:textId="77777777" w:rsidR="00063C45" w:rsidRDefault="00063C45">
                       <w:r>
                         <w:t>Top 2 layers of foam</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50C95263" wp14:editId="566A6FC3">
                 <wp:simplePos x="0" y="0"/>
@@ -9006,387 +8928,1046 @@
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="18A5A572" id="Line 5" o:spid="_x0000_s1026" style="position:absolute;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="4in,142.15pt" to="387pt,142.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBtLL7twAEAAGkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcGztZpR9WnD1ku72k&#10;baTd/oAJYBsVGAQkdv59B/Kx2/ZW1QfEMDOP997g1f1kDTuqEDW6ls9nNWfKCZTa9S3/8fz47iNn&#10;MYGTYNCplp9U5Pfrt29Wo2/UAgc0UgVGIC42o2/5kJJvqiqKQVmIM/TKUbLDYCFRGPpKBhgJ3Zpq&#10;UdfvqxGD9AGFipFOH85Jvi74XadE+t51USVmWk7cUllDWfd5rdYraPoAftDiQgP+gYUF7ejSG9QD&#10;JGCHoP+CsloEjNilmUBbYddpoYoGUjOv/1DzNIBXRQuZE/3Npvj/YMW34y4wLVt+x5kDSyPaaqfY&#10;Mjsz+thQwcbtQtYmJvfktyh+RuZwM4DrVWH4fPLUNs8d1W8tOYie8PfjV5RUA4eExaapCzZDkgFs&#10;KtM43aahpsQEHc4Xyw93NQ1NXHMVNNdGH2L6otCyvGm5Ic4FGI7bmDIRaK4l+R6Hj9qYMmzj2Njy&#10;T8vFsjRENFrmZC6Lod9vTGBHyM+lfEUVZV6XBTw4WcAGBfLzZZ9Am/OeLjfuYkbWf3Zyj/K0C1eT&#10;aJ6F5eXt5QfzOi7dL3/I+hcAAAD//wMAUEsDBBQABgAIAAAAIQARnL773wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4adpFWkuDLI1RuXlptfE6hRGI7Cxlty366x0TEz3O&#10;m5f3vpetR9upEw2+dWzgZhaBIi5d1XJt4PWlmK5A+YBcYeeYDHySh3V+eZFhWrkzb+i0DbWSEPYp&#10;GmhC6FOtfdmQRT9zPbH83t1gMcg51Loa8CzhttNxFC21xZalocGeHhoqP7ZHa8AXOzoUX5NyEr3N&#10;a0fx4fH5CY25vhrv70AFGsOfGX7wBR1yYdq7I1dedQZuk6VsCQbi1WIOShxJshBl/6voPNP/N+Tf&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG0svu3AAQAAaQMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABGcvvvfAAAACwEAAA8AAAAAAAAAAAAA&#10;AAAAGgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00200C9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00FA3FF9">
+      <w:r w:rsidR="00F6150B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:pict w14:anchorId="5F25FC97">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_s2068" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:-32.65pt;margin-top:0;width:484.75pt;height:685.65pt;z-index:-251650048;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
-            <v:imagedata r:id="rId29" o:title=""/>
+            <v:imagedata r:id="rId34" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00200C9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Appendix B</w:t>
       </w:r>
       <w:r w:rsidR="00200C9A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="00200C9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sample sheet</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00200C9A" w:rsidSect="00AD3196">
-      <w:headerReference w:type="even" r:id="rId30"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId35"/>
+      <w:headerReference w:type="even" r:id="rId35"/>
+      <w:headerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="even" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:headerReference w:type="first" r:id="rId39"/>
+      <w:footerReference w:type="first" r:id="rId40"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53C1D5D4" w14:textId="77777777" w:rsidR="003267B6" w:rsidRDefault="003267B6">
+    <w:p w14:paraId="331373C0" w14:textId="77777777" w:rsidR="00F6150B" w:rsidRDefault="00F6150B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64DD687C" w14:textId="77777777" w:rsidR="003267B6" w:rsidRDefault="003267B6">
+    <w:p w14:paraId="6947E931" w14:textId="77777777" w:rsidR="00F6150B" w:rsidRDefault="00F6150B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="612A6183" w14:textId="77777777" w:rsidR="003267B6" w:rsidRDefault="003267B6"/>
+    <w:p w14:paraId="094D36F8" w14:textId="77777777" w:rsidR="00F6150B" w:rsidRDefault="00F6150B"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5A8076AC" w14:textId="77777777" w:rsidR="0025251D" w:rsidRDefault="0025251D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A8076AC" w14:textId="4FBB4002" w:rsidR="0025251D" w:rsidRDefault="0097111F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D937374" wp14:editId="5DBF309A">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="620580477" name="Text Box 21" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5EF86762" w14:textId="7AA2F569" w:rsidR="0097111F" w:rsidRPr="0097111F" w:rsidRDefault="0097111F" w:rsidP="0097111F">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="0097111F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5D937374" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 21" o:spid="_x0000_s1039" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251658244;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCup9lvDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbkEWBUmJnXz9KjpOt22nYRaZJ6pF8fFre9q1hR4W+AVvy6STnTFkJVWP3Jf/+svnw&#10;iTMfhK2EAatKflKe367ev1t2rlAzqMFUChmBWF90ruR1CK7IMi9r1Qo/AacsBTVgKwL94j6rUHSE&#10;3ppslueLrAOsHIJU3pP3fgjyVcLXWsnwpLVXgZmSU28hnZjOXTyz1VIUexSubuS5DfEPXbSisVT0&#10;AnUvgmAHbP6AahuJ4EGHiYQ2A60bqdIMNM00fzPNthZOpVmIHO8uNPn/Bysfj1v3jCz0X6CnBUZC&#10;OucLT844T6+xjV/qlFGcKDxdaFN9YJKci9nsJqeIpNDNx8V8Po8o2fWyQx++KmhZNEqOtJVEljg+&#10;+DCkjimxloVNY0zajLG/OQgzerJrh9EK/a5nTVXy2dj9DqoTDYUw7Ns7uWmo9IPw4VkgLZi6JdGG&#10;Jzq0ga7kcLY4qwF//M0f84l3inLWkWBKbknRnJlvlvYRtTUaOBq7ZEw/5/NIjz20d0AynNKLcDKZ&#10;5MVgRlMjtK8k53UsRCFhJZUr+W4078KgXHoOUq3XKYlk5ER4sFsnI3SkK3L50r8KdGfCA23qEUY1&#10;ieIN70NuvOnd+hCI/bSUSO1A5JlxkmBa6/m5RI3/+p+yro969RMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AGmI2w/ZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FKw0AQhu+C77CM4M1ubFDamE2RgqeK&#10;0NaLt+3uNIlmZ0N20qZv7+hFLwM///DNN+VqCp064ZDaSAbuZxkoJBd9S7WB9/3L3QJUYkvedpHQ&#10;wAUTrKrrq9IWPp5pi6cd10oglAproGHuC62TazDYNIs9knTHOATLEoda+8GeBR46Pc+yRx1sS3Kh&#10;sT2uG3RfuzEYeNjy6/hG+/xjml8+N/3a5ceNM+b2Znp+AsU48d8y/OiLOlTidIgj+aQ6A/II/07p&#10;lgtJB+Euc9BVqf+7V98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArqfZbw0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAaYjbD9kAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="5EF86762" w14:textId="7AA2F569" w:rsidR="0097111F" w:rsidRPr="0097111F" w:rsidRDefault="0097111F" w:rsidP="0097111F">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="0097111F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6FB4CFBF" w14:textId="77777777" w:rsidR="00063C45" w:rsidRDefault="009F2A74">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6FB4CFBF" w14:textId="606DFD1C" w:rsidR="00063C45" w:rsidRDefault="0097111F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7693FE86" wp14:editId="2258EB94">
+              <wp:simplePos x="914400" y="9715500"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1951694014" name="Text Box 22" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="76D30647" w14:textId="18A4CCE7" w:rsidR="0097111F" w:rsidRPr="0097111F" w:rsidRDefault="0097111F" w:rsidP="0097111F">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="0097111F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7693FE86" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 22" o:spid="_x0000_s1040" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251658245;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDGGtSDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbsESBUmJnXz9KjpOt22nYRaZJ6pF8fFre9qZlR4W+AVvy6STnTFkJVWP3Jf/+svnw&#10;iTMfhK1EC1aV/KQ8v129f7fsXKFmUENbKWQEYn3RuZLXIbgiy7yslRF+Ak5ZCmpAIwL94j6rUHSE&#10;btpslueLrAOsHIJU3pP3fgjyVcLXWsnwpLVXgbUlp95COjGdu3hmq6Uo9ihc3chzG+IfujCisVT0&#10;AnUvgmAHbP6AMo1E8KDDRILJQOtGqjQDTTPN30yzrYVTaRYix7sLTf7/wcrH49Y9Iwv9F+hpgZGQ&#10;zvnCkzPO02s08UudMooThacLbaoPTJJzMZvd5BSRFLr5uJjP5xElu1526MNXBYZFo+RIW0lkieOD&#10;D0PqmBJrWdg0bZs209rfHIQZPdm1w2iFftezpqLiY/c7qE40FMKwb+/kpqHSD8KHZ4G0YOqWRBue&#10;6NAtdCWHs8VZDfjjb/6YT7xTlLOOBFNyS4rmrP1maR9RW6OBo7FLxvRzPo/02IO5A5LhlF6Ek8kk&#10;L4Z2NDWCeSU5r2MhCgkrqVzJd6N5Fwbl0nOQar1OSSQjJ8KD3ToZoSNdkcuX/lWgOxMeaFOPMKpJ&#10;FG94H3LjTe/Wh0Dsp6VEagciz4yTBNNaz88lavzX/5R1fdSrnwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AGmI2w/ZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FKw0AQhu+C77CM4M1ubFDamE2RgqeK&#10;0NaLt+3uNIlmZ0N20qZv7+hFLwM///DNN+VqCp064ZDaSAbuZxkoJBd9S7WB9/3L3QJUYkvedpHQ&#10;wAUTrKrrq9IWPp5pi6cd10oglAproGHuC62TazDYNIs9knTHOATLEoda+8GeBR46Pc+yRx1sS3Kh&#10;sT2uG3RfuzEYeNjy6/hG+/xjml8+N/3a5ceNM+b2Znp+AsU48d8y/OiLOlTidIgj+aQ6A/II/07p&#10;lgtJB+Euc9BVqf+7V98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwxhrUg0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAaYjbD9kAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="76D30647" w14:textId="18A4CCE7" w:rsidR="0097111F" w:rsidRPr="0097111F" w:rsidRDefault="0097111F" w:rsidP="0097111F">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="0097111F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="009F2A74">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00063C45">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="009F2A74">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00D72EE6">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="009F2A74">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0692BAFE" w14:textId="17875644" w:rsidR="00063C45" w:rsidRPr="00E94118" w:rsidRDefault="00063C45">
+  <w:p w14:paraId="0692BAFE" w14:textId="3B9F59A7" w:rsidR="00063C45" w:rsidRPr="00E94118" w:rsidRDefault="00344338">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
+      <w:pPrChange w:id="0" w:author="Joshua Rose (Cefas)" w:date="2026-06-18T16:43:00Z" w16du:dateUtc="2026-06-18T15:43:00Z">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+        </w:pPr>
+      </w:pPrChange>
     </w:pPr>
     <w:r>
-      <w:tab/>
-[...7 lines deleted...]
-    <w:r w:rsidR="00B55B12">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:t xml:space="preserve">November </w:t>
-[...11 lines deleted...]
-      <w:t>1</w:t>
+      <w:t>June 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5A76B978" w14:textId="77777777" w:rsidR="0025251D" w:rsidRDefault="0025251D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A76B978" w14:textId="3F43C383" w:rsidR="0025251D" w:rsidRDefault="0097111F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25B05521" wp14:editId="11CBB51A">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="457470613" name="Text Box 20" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="626A0F1F" w14:textId="19D305A9" w:rsidR="0097111F" w:rsidRPr="0097111F" w:rsidRDefault="0097111F" w:rsidP="0097111F">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="0097111F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="25B05521" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 20" o:spid="_x0000_s1042" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251658243;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtm8TfDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshQbsESBUmJnXz9KiZOt7WnYRaZJ6pF8fJrf9qZlB4W+AVvy8SjnTFkJVWN3Jf/5vPr0&#10;hTMfhK1EC1aV/Kg8v118/DDvXKEmUENbKWQEYn3RuZLXIbgiy7yslRF+BE5ZCmpAIwL94i6rUHSE&#10;btpskuezrAOsHIJU3pP3/hTki4SvtZLhUWuvAmtLTr2FdGI6t/HMFnNR7FC4upHnNsQ/dGFEY6no&#10;BepeBMH22LyBMo1E8KDDSILJQOtGqjQDTTPOX02zqYVTaRYix7sLTf7/wcqHw8Y9IQv9N+hpgZGQ&#10;zvnCkzPO02s08UudMooThccLbaoPTJJzNpnc5BSRFLr5PJtOpxElu1526MN3BYZFo+RIW0lkicPa&#10;h1PqkBJrWVg1bZs209q/HIQZPdm1w2iFftuzpip5qhs9W6iONBTCad/eyVVDpdfChyeBtGDqlkQb&#10;HunQLXQlh7PFWQ346z1/zCfeKcpZR4IpuSVFc9b+sLSPqK3BwMHYJmP8NZ9Geuze3AHJcEwvwslk&#10;khdDO5gawbyQnJexEIWElVSu5NvBvAsn5dJzkGq5TEkkIyfC2m6cjNCRrsjlc/8i0J0JD7SpBxjU&#10;JIpXvJ9y403vlvtA7KelXIk8M04STGs9P5eo8T//U9b1US9+AwAA//8DAFBLAwQUAAYACAAAACEA&#10;aYjbD9kAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwUrDQBCG74LvsIzgzW5sUNqYTZGCp4rQ&#10;1ou37e40iWZnQ3bSpm/v6EUvAz//8M035WoKnTrhkNpIBu5nGSgkF31LtYH3/cvdAlRiS952kdDA&#10;BROsquur0hY+nmmLpx3XSiCUCmugYe4LrZNrMNg0iz2SdMc4BMsSh1r7wZ4FHjo9z7JHHWxLcqGx&#10;Pa4bdF+7MRh42PLr+Eb7/GOaXz43/drlx40z5vZmen4CxTjx3zL86Is6VOJ0iCP5pDoD8gj/TumW&#10;C0kH4S5z0FWp/7tX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCtm8TfDAIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBpiNsP2QAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="626A0F1F" w14:textId="19D305A9" w:rsidR="0097111F" w:rsidRPr="0097111F" w:rsidRDefault="0097111F" w:rsidP="0097111F">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="0097111F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="722786DD" w14:textId="77777777" w:rsidR="003267B6" w:rsidRDefault="003267B6">
+    <w:p w14:paraId="0B506BE0" w14:textId="77777777" w:rsidR="00F6150B" w:rsidRDefault="00F6150B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A6D7EA1" w14:textId="77777777" w:rsidR="003267B6" w:rsidRDefault="003267B6">
+    <w:p w14:paraId="6D880743" w14:textId="77777777" w:rsidR="00F6150B" w:rsidRDefault="00F6150B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="06E82A26" w14:textId="77777777" w:rsidR="003267B6" w:rsidRDefault="003267B6"/>
+    <w:p w14:paraId="048A4086" w14:textId="77777777" w:rsidR="00F6150B" w:rsidRDefault="00F6150B"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="072ADCCE" w14:textId="77777777" w:rsidR="0025251D" w:rsidRDefault="0025251D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="072ADCCE" w14:textId="5363AF57" w:rsidR="0025251D" w:rsidRDefault="0097111F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="324A7F83" wp14:editId="2154386D">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="895221268" name="Text Box 18" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="05328484" w14:textId="7E126B28" w:rsidR="0097111F" w:rsidRPr="0097111F" w:rsidRDefault="0097111F" w:rsidP="0097111F">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="0097111F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="324A7F83" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 18" o:spid="_x0000_s1037" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyNVpVCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLLaJag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13weWXCjez8a5qjvAPU3xadgeTJjXlCj&#10;KR3oF9TxOhbCEDMcy5U0jOZd6CWL74CL9ToloX4sC1uzszxCR54iic/dC3N2YDrgih5glBErXhHe&#10;58ab3q6PAWlP24ic9kQOVKP20j6HdxLF/ed/yrq+5tVvAAAA//8DAFBLAwQUAAYACAAAACEAinsH&#10;sNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4Ufpz&#10;XuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2TgiwIs&#10;y8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUGe1o3&#10;VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSLubiD&#10;gWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyNVpVCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="05328484" w14:textId="7E126B28" w:rsidR="0097111F" w:rsidRPr="0097111F" w:rsidRDefault="0097111F" w:rsidP="0097111F">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="0097111F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="252DB1FA" w14:textId="77777777" w:rsidR="00063C45" w:rsidRDefault="00063C45">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="252DB1FA" w14:textId="66978E7C" w:rsidR="00063C45" w:rsidRDefault="0097111F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F420A94" wp14:editId="376014CC">
+              <wp:simplePos x="914400" y="449580"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1394679257" name="Text Box 19" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6C097B71" w14:textId="42D19111" w:rsidR="0097111F" w:rsidRPr="0097111F" w:rsidRDefault="0097111F" w:rsidP="0097111F">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="0097111F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5F420A94" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 19" o:spid="_x0000_s1038" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHoV+dCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJFuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3xsvn0&#10;hRIfmKmYAiNKehae3q0+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69D32QrhK+lIKHJym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6gHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+eNrZZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLRuZjNbnKMcAzdfF7M5/OIkl0vW+fDNwGaRKOkDreSyGKn&#10;rQ996pgSaxnYNEqlzSjzmwMxoye7dhit0O070lRvut9DdcahHPT79pZvGiy9ZT48M4cLxm5RtOEJ&#10;D6mgLSkMFiU1uJ9/88d85B2jlLQomJIaVDQl6rvBfURtJWN6m88jGW5070fDHPU9oAyn+CIsT2bM&#10;C2o0pQP9inJex0IYYoZjuZKG0bwPvXLxOXCxXqcklJFlYWt2lkfoSFfk8qV7Zc4OhAfc1COMamLF&#10;O9773HjT2/UxIPtpKZHansiBcZRgWuvwXKLG3/6nrOujXv0CAAD//wMAUEsDBBQABgAIAAAAIQCK&#10;ewew2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHa5F6K05apYI0DkJIHLhR&#10;+nNe4m2SEq+j2EDK03fbS3sZaTSrmW+L5eg6daYhtJ4NpLMEFHHlbcu1gdeXzd0cVIjIFjvPZOCL&#10;AizLyU2BufUXfqbzPtZKSjjkaKCJsc+1DlVDDsPM98SSffjBYRQ71NoOeJFy1+n7JHnUDluWhQZ7&#10;WjdUHfcnZ6DNVj6m9LbdfL671KfX3Ta77oy5nY6rJ1CRxvh3DD/4gg6lMB38iW1QnQF5JP6qZIu5&#10;uIOBbPEAuiz0f/byGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIehX50LAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIp7B7DZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="6C097B71" w14:textId="42D19111" w:rsidR="0097111F" w:rsidRPr="0097111F" w:rsidRDefault="0097111F" w:rsidP="0097111F">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="0097111F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00063C45">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="274E801F" w14:textId="77777777" w:rsidR="0025251D" w:rsidRDefault="0025251D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="274E801F" w14:textId="4BFEE533" w:rsidR="0025251D" w:rsidRDefault="0097111F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CABB690" wp14:editId="18D781B9">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="982632674" name="Text Box 17" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="65A12BE6" w14:textId="731E0FDC" w:rsidR="0097111F" w:rsidRPr="0097111F" w:rsidRDefault="0097111F" w:rsidP="0097111F">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="0097111F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0CABB690" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 17" o:spid="_x0000_s1041" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBe4ydWDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSJeuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3+svlw&#10;S4kPzFRMgRElPQtP71bv3y1bW4gZ1KAq4QiCGF+0tqR1CLbIMs9roZmfgBUGgxKcZgF/3SGrHGsR&#10;XatslueLrAVXWQdceI/ehz5IVwlfSsHDk5ReBKJKir2FdLp07uOZrZasODhm64YPbbB/6EKzxmDR&#10;C9QDC4wcXfMHlG64Aw8yTDjoDKRsuEgz4DTT/M00u5pZkWZBcry90OT/Hyx/PO3ssyOh+wIdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi3m83lEya6XrfPhqwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5zYGY0ZNdO4xW6PYdaaqSfhy730N1xqEc9Pv2lm8aLL1lPjwzhwvGblG0&#10;4QkPqaAtKQwWJTW4H3/zx3zkHaOUtCiYkhpUNCXqm8F9RG0lY/o5n0cy3Ojej4Y56ntAGU7xRVie&#10;zJgX1GhKB/oV5byOhTDEDMdyJQ2jeR965eJz4GK9TkkoI8vC1uwsj9CRrsjlS/fKnB0ID7ipRxjV&#10;xIo3vPe58aa362NA9tNSIrU9kQPjKMG01uG5RI3/+p+yro969RMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXuMnVg0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="65A12BE6" w14:textId="731E0FDC" w:rsidR="0097111F" w:rsidRPr="0097111F" w:rsidRDefault="0097111F" w:rsidP="0097111F">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="0097111F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04057279"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AFCCA54E"/>
     <w:lvl w:ilvl="0" w:tplc="253E401A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11435,491 +12016,528 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="449978849">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="66535115">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="880823500">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1498501082">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="162623736">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1263491584">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="430013851">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1548100671">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="602493360">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="997613210">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1428498616">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1616670127">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="59985132">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="734202608">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="20785182">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="21053501">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1384717911">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1869290398">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Joshua Rose (Cefas)">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::joshua.rose@cefas.gov.uk::646aa7bb-3c5c-4b88-8c47-856c78547d97"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2069"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00765961"/>
     <w:rsid w:val="0000317D"/>
+    <w:rsid w:val="00012FDE"/>
     <w:rsid w:val="00015221"/>
     <w:rsid w:val="00024BD3"/>
     <w:rsid w:val="00027815"/>
     <w:rsid w:val="00035F4D"/>
     <w:rsid w:val="00040BEA"/>
     <w:rsid w:val="00046374"/>
     <w:rsid w:val="00061560"/>
     <w:rsid w:val="00063C45"/>
     <w:rsid w:val="0008108C"/>
     <w:rsid w:val="0008414A"/>
     <w:rsid w:val="0008525F"/>
     <w:rsid w:val="00086371"/>
     <w:rsid w:val="0009695E"/>
     <w:rsid w:val="000C5CA8"/>
     <w:rsid w:val="000D6DF9"/>
     <w:rsid w:val="000E3402"/>
     <w:rsid w:val="000E57B7"/>
     <w:rsid w:val="0010290A"/>
     <w:rsid w:val="00104C3F"/>
+    <w:rsid w:val="0011166E"/>
     <w:rsid w:val="00111A8C"/>
     <w:rsid w:val="001214FA"/>
     <w:rsid w:val="00124028"/>
     <w:rsid w:val="00132F08"/>
     <w:rsid w:val="001330BF"/>
     <w:rsid w:val="001516A4"/>
     <w:rsid w:val="00156EBB"/>
     <w:rsid w:val="00157354"/>
     <w:rsid w:val="001606D1"/>
     <w:rsid w:val="00166188"/>
     <w:rsid w:val="001C6832"/>
     <w:rsid w:val="001D4CDD"/>
     <w:rsid w:val="001D711D"/>
     <w:rsid w:val="001D7654"/>
     <w:rsid w:val="001E529F"/>
     <w:rsid w:val="001E624A"/>
     <w:rsid w:val="001E6785"/>
+    <w:rsid w:val="001F120C"/>
     <w:rsid w:val="001F3811"/>
     <w:rsid w:val="001F4648"/>
     <w:rsid w:val="001F719E"/>
     <w:rsid w:val="0020093A"/>
     <w:rsid w:val="00200C9A"/>
     <w:rsid w:val="002133AC"/>
     <w:rsid w:val="00214343"/>
+    <w:rsid w:val="0021763F"/>
     <w:rsid w:val="00231E5F"/>
     <w:rsid w:val="00246C16"/>
     <w:rsid w:val="00247473"/>
     <w:rsid w:val="00247965"/>
     <w:rsid w:val="0025251D"/>
     <w:rsid w:val="002539B7"/>
     <w:rsid w:val="0026085E"/>
     <w:rsid w:val="00262DA7"/>
     <w:rsid w:val="002635B2"/>
     <w:rsid w:val="00267F4B"/>
     <w:rsid w:val="00277B98"/>
     <w:rsid w:val="00284C7E"/>
     <w:rsid w:val="00292FED"/>
     <w:rsid w:val="00293C8A"/>
     <w:rsid w:val="002B3D7E"/>
     <w:rsid w:val="002B7BB9"/>
     <w:rsid w:val="002D0C35"/>
     <w:rsid w:val="002E3586"/>
     <w:rsid w:val="002F1C5D"/>
     <w:rsid w:val="002F54B3"/>
     <w:rsid w:val="00324D18"/>
     <w:rsid w:val="003267B6"/>
     <w:rsid w:val="00340B19"/>
+    <w:rsid w:val="00344338"/>
     <w:rsid w:val="003457C4"/>
     <w:rsid w:val="00345B97"/>
     <w:rsid w:val="00346084"/>
     <w:rsid w:val="00360419"/>
+    <w:rsid w:val="00362835"/>
     <w:rsid w:val="00363193"/>
     <w:rsid w:val="003653A4"/>
     <w:rsid w:val="003659CE"/>
     <w:rsid w:val="0037004B"/>
     <w:rsid w:val="00382C20"/>
     <w:rsid w:val="0038560F"/>
     <w:rsid w:val="003A70D9"/>
     <w:rsid w:val="003B637D"/>
     <w:rsid w:val="003C0AC1"/>
     <w:rsid w:val="003E0E07"/>
     <w:rsid w:val="003E2C31"/>
     <w:rsid w:val="003F44DD"/>
     <w:rsid w:val="003F4A65"/>
     <w:rsid w:val="003F79E6"/>
     <w:rsid w:val="00401F10"/>
     <w:rsid w:val="0040576D"/>
     <w:rsid w:val="004064D5"/>
     <w:rsid w:val="00437134"/>
     <w:rsid w:val="004557F3"/>
     <w:rsid w:val="00467D89"/>
     <w:rsid w:val="0047172C"/>
     <w:rsid w:val="0048060D"/>
     <w:rsid w:val="004A02AE"/>
+    <w:rsid w:val="004A076A"/>
     <w:rsid w:val="004A076B"/>
     <w:rsid w:val="004A4D83"/>
     <w:rsid w:val="004A56EC"/>
+    <w:rsid w:val="004A7FD4"/>
     <w:rsid w:val="004B3E6B"/>
     <w:rsid w:val="004C47A2"/>
+    <w:rsid w:val="004C4C31"/>
     <w:rsid w:val="004D434F"/>
     <w:rsid w:val="004E3ADB"/>
     <w:rsid w:val="00502411"/>
     <w:rsid w:val="005242FF"/>
     <w:rsid w:val="005441BB"/>
     <w:rsid w:val="0054633F"/>
     <w:rsid w:val="00550C4B"/>
     <w:rsid w:val="00564610"/>
     <w:rsid w:val="005704A3"/>
     <w:rsid w:val="00577227"/>
     <w:rsid w:val="00580067"/>
     <w:rsid w:val="005844BE"/>
     <w:rsid w:val="00584F0C"/>
     <w:rsid w:val="00586D42"/>
     <w:rsid w:val="0059640E"/>
     <w:rsid w:val="00596950"/>
     <w:rsid w:val="005A1827"/>
     <w:rsid w:val="005B0EDF"/>
     <w:rsid w:val="005B4EAF"/>
     <w:rsid w:val="005B598B"/>
     <w:rsid w:val="005D63C6"/>
     <w:rsid w:val="005E1FE3"/>
     <w:rsid w:val="005F026E"/>
     <w:rsid w:val="005F134A"/>
     <w:rsid w:val="005F7AA2"/>
     <w:rsid w:val="00613028"/>
     <w:rsid w:val="00624CF1"/>
     <w:rsid w:val="0063504B"/>
     <w:rsid w:val="006571C2"/>
     <w:rsid w:val="00667CB1"/>
     <w:rsid w:val="00671EA5"/>
     <w:rsid w:val="00672155"/>
+    <w:rsid w:val="00675A2E"/>
     <w:rsid w:val="006801A9"/>
     <w:rsid w:val="006823A1"/>
     <w:rsid w:val="00682E1F"/>
     <w:rsid w:val="006841EF"/>
     <w:rsid w:val="006A4212"/>
     <w:rsid w:val="006B1C8D"/>
     <w:rsid w:val="006B569D"/>
     <w:rsid w:val="006C76CD"/>
     <w:rsid w:val="006E372D"/>
     <w:rsid w:val="006F45DC"/>
+    <w:rsid w:val="006F7091"/>
     <w:rsid w:val="00703D98"/>
     <w:rsid w:val="00706965"/>
     <w:rsid w:val="0071285C"/>
     <w:rsid w:val="00717793"/>
     <w:rsid w:val="00721D07"/>
     <w:rsid w:val="007239F0"/>
     <w:rsid w:val="007324D9"/>
     <w:rsid w:val="00765961"/>
     <w:rsid w:val="00767A81"/>
+    <w:rsid w:val="00773872"/>
     <w:rsid w:val="00774C92"/>
     <w:rsid w:val="00792FF9"/>
     <w:rsid w:val="007A13CC"/>
     <w:rsid w:val="007A1C87"/>
     <w:rsid w:val="007C1774"/>
     <w:rsid w:val="007C2F78"/>
     <w:rsid w:val="007D1EC9"/>
     <w:rsid w:val="007D6F63"/>
     <w:rsid w:val="007E2F1A"/>
     <w:rsid w:val="007F3953"/>
     <w:rsid w:val="00800517"/>
     <w:rsid w:val="008309E6"/>
     <w:rsid w:val="0083315D"/>
     <w:rsid w:val="0084204B"/>
     <w:rsid w:val="008452FE"/>
     <w:rsid w:val="0085661F"/>
     <w:rsid w:val="00894191"/>
+    <w:rsid w:val="008A7E72"/>
     <w:rsid w:val="008B03C0"/>
     <w:rsid w:val="008D4EA1"/>
     <w:rsid w:val="008E2411"/>
     <w:rsid w:val="008E7601"/>
     <w:rsid w:val="008F2A43"/>
     <w:rsid w:val="009039C6"/>
     <w:rsid w:val="00905BB6"/>
     <w:rsid w:val="00914EF8"/>
     <w:rsid w:val="00920C47"/>
     <w:rsid w:val="0092501B"/>
     <w:rsid w:val="009408BD"/>
     <w:rsid w:val="00965786"/>
+    <w:rsid w:val="0097111F"/>
     <w:rsid w:val="00981C7E"/>
+    <w:rsid w:val="00991A07"/>
     <w:rsid w:val="009A5470"/>
     <w:rsid w:val="009B1D22"/>
     <w:rsid w:val="009B349F"/>
     <w:rsid w:val="009B3501"/>
     <w:rsid w:val="009B4350"/>
     <w:rsid w:val="009C5515"/>
     <w:rsid w:val="009D2538"/>
     <w:rsid w:val="009E6D7A"/>
     <w:rsid w:val="009F2A74"/>
     <w:rsid w:val="009F53E5"/>
     <w:rsid w:val="00A11970"/>
     <w:rsid w:val="00A13383"/>
     <w:rsid w:val="00A20EDB"/>
     <w:rsid w:val="00A2302B"/>
+    <w:rsid w:val="00A62248"/>
     <w:rsid w:val="00A81A0D"/>
     <w:rsid w:val="00A84264"/>
     <w:rsid w:val="00A87E03"/>
+    <w:rsid w:val="00A90783"/>
     <w:rsid w:val="00A90E21"/>
     <w:rsid w:val="00A93442"/>
     <w:rsid w:val="00A93C12"/>
     <w:rsid w:val="00AA6651"/>
     <w:rsid w:val="00AA69C4"/>
     <w:rsid w:val="00AB47AE"/>
     <w:rsid w:val="00AB59FF"/>
     <w:rsid w:val="00AC61DF"/>
     <w:rsid w:val="00AD0CA9"/>
     <w:rsid w:val="00AD3196"/>
     <w:rsid w:val="00AE1BF2"/>
     <w:rsid w:val="00AF5205"/>
     <w:rsid w:val="00B0120D"/>
+    <w:rsid w:val="00B01EB1"/>
     <w:rsid w:val="00B1197A"/>
     <w:rsid w:val="00B134B6"/>
     <w:rsid w:val="00B15E57"/>
     <w:rsid w:val="00B16DBC"/>
     <w:rsid w:val="00B20A4B"/>
     <w:rsid w:val="00B229DC"/>
+    <w:rsid w:val="00B26961"/>
     <w:rsid w:val="00B33D05"/>
     <w:rsid w:val="00B55B12"/>
+    <w:rsid w:val="00B61237"/>
     <w:rsid w:val="00B64C2A"/>
+    <w:rsid w:val="00B67BDF"/>
     <w:rsid w:val="00B72980"/>
     <w:rsid w:val="00B92F5B"/>
     <w:rsid w:val="00BA49E2"/>
     <w:rsid w:val="00BB26A5"/>
     <w:rsid w:val="00BC1B90"/>
     <w:rsid w:val="00BC2B7A"/>
     <w:rsid w:val="00BE7198"/>
     <w:rsid w:val="00C202F6"/>
     <w:rsid w:val="00C22097"/>
     <w:rsid w:val="00C225CB"/>
     <w:rsid w:val="00C4097B"/>
     <w:rsid w:val="00C45ED9"/>
     <w:rsid w:val="00C46410"/>
     <w:rsid w:val="00C66866"/>
+    <w:rsid w:val="00C73F31"/>
     <w:rsid w:val="00C84F18"/>
     <w:rsid w:val="00C872BE"/>
     <w:rsid w:val="00C95FA0"/>
     <w:rsid w:val="00C97257"/>
     <w:rsid w:val="00CB19CF"/>
     <w:rsid w:val="00CB1F22"/>
     <w:rsid w:val="00CC1445"/>
     <w:rsid w:val="00CC5F09"/>
     <w:rsid w:val="00CD047A"/>
     <w:rsid w:val="00CD24A2"/>
     <w:rsid w:val="00CD30E8"/>
     <w:rsid w:val="00CE2A39"/>
     <w:rsid w:val="00CE7F47"/>
     <w:rsid w:val="00CF16EE"/>
     <w:rsid w:val="00CF2F80"/>
     <w:rsid w:val="00CF4790"/>
     <w:rsid w:val="00D10793"/>
     <w:rsid w:val="00D168E9"/>
     <w:rsid w:val="00D24D7E"/>
     <w:rsid w:val="00D27AE8"/>
     <w:rsid w:val="00D3363F"/>
     <w:rsid w:val="00D405E4"/>
     <w:rsid w:val="00D43B05"/>
+    <w:rsid w:val="00D52010"/>
     <w:rsid w:val="00D53B2C"/>
     <w:rsid w:val="00D63A29"/>
     <w:rsid w:val="00D7054B"/>
     <w:rsid w:val="00D72EE6"/>
     <w:rsid w:val="00D77AFC"/>
     <w:rsid w:val="00D907D8"/>
     <w:rsid w:val="00D9111F"/>
     <w:rsid w:val="00DA396F"/>
     <w:rsid w:val="00DA6363"/>
     <w:rsid w:val="00DB19E1"/>
     <w:rsid w:val="00DB20FD"/>
     <w:rsid w:val="00DB336C"/>
     <w:rsid w:val="00DC3C4A"/>
     <w:rsid w:val="00DD056D"/>
+    <w:rsid w:val="00DF41DA"/>
     <w:rsid w:val="00E1296F"/>
     <w:rsid w:val="00E13948"/>
     <w:rsid w:val="00E17CD3"/>
     <w:rsid w:val="00E4648A"/>
     <w:rsid w:val="00E5007A"/>
     <w:rsid w:val="00E53566"/>
     <w:rsid w:val="00E57332"/>
+    <w:rsid w:val="00E73011"/>
     <w:rsid w:val="00E73960"/>
     <w:rsid w:val="00E84E2D"/>
     <w:rsid w:val="00E934DC"/>
     <w:rsid w:val="00E94118"/>
+    <w:rsid w:val="00EA2D8C"/>
     <w:rsid w:val="00EA3541"/>
     <w:rsid w:val="00EB12AF"/>
     <w:rsid w:val="00EB3CE7"/>
     <w:rsid w:val="00EC1169"/>
     <w:rsid w:val="00EC5BCE"/>
     <w:rsid w:val="00EC711E"/>
     <w:rsid w:val="00ED79B2"/>
     <w:rsid w:val="00EE18A9"/>
     <w:rsid w:val="00EE6CF9"/>
     <w:rsid w:val="00F0566B"/>
     <w:rsid w:val="00F107AA"/>
     <w:rsid w:val="00F11319"/>
     <w:rsid w:val="00F13EF4"/>
     <w:rsid w:val="00F1470E"/>
     <w:rsid w:val="00F14F36"/>
     <w:rsid w:val="00F26299"/>
     <w:rsid w:val="00F27673"/>
     <w:rsid w:val="00F42AEC"/>
     <w:rsid w:val="00F509EE"/>
     <w:rsid w:val="00F5223E"/>
+    <w:rsid w:val="00F6150B"/>
     <w:rsid w:val="00F66EF0"/>
     <w:rsid w:val="00F74850"/>
     <w:rsid w:val="00F91A76"/>
     <w:rsid w:val="00F926CA"/>
     <w:rsid w:val="00F97E93"/>
     <w:rsid w:val="00FA3FF9"/>
+    <w:rsid w:val="00FB0ABB"/>
     <w:rsid w:val="00FB4C41"/>
     <w:rsid w:val="00FB68A0"/>
     <w:rsid w:val="00FB6E5E"/>
     <w:rsid w:val="00FD7156"/>
     <w:rsid w:val="00FE0927"/>
     <w:rsid w:val="00FE56E3"/>
     <w:rsid w:val="00FF2D56"/>
     <w:rsid w:val="00FF76FD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="country-region"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PostalCode"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2069"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3368E52C"/>
   <w15:docId w15:val="{D3E586A3-6113-4C16-8DE5-998AFF36E607}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12611,51 +13229,51 @@
     <w:link w:val="CommentSubject"/>
     <w:semiHidden/>
     <w:rsid w:val="00FB4C41"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00015221"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="251159946">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="323555543">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12697,51 +13315,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1606385131">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cefas.co.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shellclass@cefas.co.uk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shellclass@cefas.co.uk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.defra.gov.uk/aahm/disease/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coleman.com/coleman/colemancom/large.asp?productid=6278-703G&amp;prodname=28+qt+Red+Cooler+with+Bail+Handle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.defra.gov.uk/aahm/guidance/disinfectant/list/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.food.gov.uk/business-guidance/shellfish-classification" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.food.gov.uk/business-guidance/shellfish-classification" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cefas.co.uk/bacteriological-contamination-of-bivalves/information-centre/nrl-laboratory-protocols/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHSDataImports@cefas.co.uk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cefas.co.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.food.gov.uk/business-guidance/shellfish-classification" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.defra.gov.uk/aahm/disease/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coleman.com/coleman/colemancom/large.asp?productid=6278-703G&amp;prodname=28+qt+Red+Cooler+with+Bail+Handle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.food.gov.uk/business-guidance/shellfish-classification" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId42" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.food.gov.uk/business-guidance/shellfish-classification" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHSDataImports@cefas.co.uk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cefas.co.uk/bacteriological-contamination-of-bivalves/information-centre/nrl-laboratory-protocols/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cefas.co.uk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.food.gov.uk/business-guidance/shellfish-classification" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coleman.com/coleman/colemancom/large.asp?productid=6278-703G&amp;prodname=28+qt+Red+Cooler+with+Bail+Handle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shellclass@cefas.co.uk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cefas.co.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shellclass@cefas.co.uk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.defra.gov.uk/aahm/guidance/disinfectant/list/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12999,219 +13617,137 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="161f34cc-3cd5-498f-b446-325da13b7816" ContentTypeId="0x010100C9109D892D58374095F34F4929AC79DD" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <SharedWithUsers xmlns="60d3b239-c728-48cf-8431-595547a62622">
-[...50 lines deleted...]
-    </SharedWithUsers>
+    <TaxCatchAll xmlns="fcc2d163-a1f2-4a47-92e3-628c6c2cab2b">
+      <Value>11</Value>
+    </TaxCatchAll>
+    <ica616b3a7404338b58886c0b7dc9950 xmlns="fcc2d163-a1f2-4a47-92e3-628c6c2cab2b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Technical Documentation</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">a814fafe-f4f7-4107-86ff-6477c4c4a641</TermId>
+        </TermInfo>
+      </Terms>
+    </ica616b3a7404338b58886c0b7dc9950>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="60d3b239-c728-48cf-8431-595547a62622"/>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="FSA Document" ma:contentTypeID="0x010100C9109D892D58374095F34F4929AC79DD002C7493EB3CA9494787D8208C2F1FAF8B" ma:contentTypeVersion="11" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="53cbb41be96f778e7c6b3798756b9754">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="fcc2d163-a1f2-4a47-92e3-628c6c2cab2b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bbf7dff84036d76442db5da39f8b22d2" ns2:_="">
+    <xsd:import namespace="fcc2d163-a1f2-4a47-92e3-628c6c2cab2b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...9 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:ica616b3a7404338b58886c0b7dc9950" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="61f6b108-1266-40d1-95ba-b001b350c3d2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fcc2d163-a1f2-4a47-92e3-628c6c2cab2b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
-[...2 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="ica616b3a7404338b58886c0b7dc9950" ma:index="8" nillable="true" ma:taxonomy="true" ma:internalName="ica616b3a7404338b58886c0b7dc9950" ma:taxonomyFieldName="Information_x0020_Type" ma:displayName="Information Type" ma:readOnly="false" ma:default="" ma:fieldId="{2ca616b3-a740-4338-b588-86c0b7dc9950}" ma:sspId="161f34cc-3cd5-498f-b446-325da13b7816" ma:termSetId="b45aa770-3be4-4b33-abcc-624f3eae0194" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
-[...47 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="9" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d419d99b-733c-4d08-abfb-2a537b3a57cf}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="60d3b239-c728-48cf-8431-595547a62622">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:UserMulti">
+          <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...7 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
-[...4 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="TaxCatchAllLabel" ma:index="10" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{d419d99b-733c-4d08-abfb-2a537b3a57cf}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="60d3b239-c728-48cf-8431-595547a62622">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -13269,138 +13805,142 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5AB0B2E-53B4-4BB6-B14E-FE52A58EEB16}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD865579-506A-470A-8F2E-646807232728}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="60d3b239-c728-48cf-8431-595547a62622"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0F09DF0-9929-4971-A38D-9BAEAA91FA18}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A59FF194-1804-4BD7-BD2D-F001F8F14ACE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5AB0B2E-53B4-4BB6-B14E-FE52A58EEB16}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fcc2d163-a1f2-4a47-92e3-628c6c2cab2b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E8E0F43-165E-4C47-90C0-E41BC3F315DB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="61f6b108-1266-40d1-95ba-b001b350c3d2"/>
-    <ds:schemaRef ds:uri="60d3b239-c728-48cf-8431-595547a62622"/>
+    <ds:schemaRef ds:uri="fcc2d163-a1f2-4a47-92e3-628c6c2cab2b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B671D8C-9A3B-4562-8224-7A747E9917BA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e5684f37-750b-4c63-8422-1e8c31b41e07}" enabled="1" method="Privileged" siteId="{8a1c50f9-01b7-4c8a-a6fa-90eb906f18e9}" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>19612</Characters>
+  <Pages>12</Pages>
+  <Words>3397</Words>
+  <Characters>19365</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>46</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>161</Lines>
+  <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>CEFAS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23006</CharactersWithSpaces>
+  <CharactersWithSpaces>22717</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>7798788</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:shellclass@cefas.co.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6029376</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -13445,29 +13985,68 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_a0c2ddd0-afbf-49e4-8b02-da81def1ba6b_SiteId">
     <vt:lpwstr>eeea3199-afa0-41eb-bbf2-f6e42c3da7cf</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_a0c2ddd0-afbf-49e4-8b02-da81def1ba6b_Owner">
     <vt:lpwstr>sally.hart@cefas.co.uk</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a0c2ddd0-afbf-49e4-8b02-da81def1ba6b_SetDate">
     <vt:lpwstr>2020-05-06T09:57:54.0838718Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a0c2ddd0-afbf-49e4-8b02-da81def1ba6b_Name">
     <vt:lpwstr>Official</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a0c2ddd0-afbf-49e4-8b02-da81def1ba6b_Application">
     <vt:lpwstr>Microsoft Azure Information Protection</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a0c2ddd0-afbf-49e4-8b02-da81def1ba6b_ActionId">
     <vt:lpwstr>8f2b8eee-0359-4de9-8cdb-8936b967dcdc</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a0c2ddd0-afbf-49e4-8b02-da81def1ba6b_Extended_MSFT_Method">
     <vt:lpwstr>Automatic</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Sensitivity">
     <vt:lpwstr>Official</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="ContentTypeId">
-    <vt:lpwstr>0x010100C14961D1135DB7488F35F8ECA444BAED</vt:lpwstr>
+    <vt:lpwstr>0x010100C9109D892D58374095F34F4929AC79DD002C7493EB3CA9494787D8208C2F1FAF8B</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Information Type">
+    <vt:lpwstr>11;#Technical Documentation|a814fafe-f4f7-4107-86ff-6477c4c4a641</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="SharedWithUsers">
+    <vt:lpwstr>82;#Elizabeth Hirst;#204;#Delyth Murray-Lines;#80;#Sarah Aza;#190;#Ann Rodway;#209;#Grainne Boyle;#164;#Valerie Mcfarlane;#103;#Jenny Duckett;#54;#Julie Moody;#184;#Shellfish;#147;#Mariam Aleem</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="lcf76f155ced4ddcb4097134ff3c332f">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Order">
+    <vt:r8>858400</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>3a91c8e2,355bfe14,53211dd9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#000000,12,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>1b447295,24fd4e7d,74547cbe</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,12,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Information_x0020_Type">
+    <vt:lpwstr>11;#Technical Documentation|a814fafe-f4f7-4107-86ff-6477c4c4a641</vt:lpwstr>
   </property>
 </Properties>
 </file>