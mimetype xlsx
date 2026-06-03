--- v0 (2026-04-14)
+++ v1 (2026-06-03)
@@ -1,647 +1,1075 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\STATUTORY PAPERWORK (forms, SOPs, Docs. etc)\Classification\Website\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\STATUTORY PAPERWORK (forms, SOPs, Docs. etc)\Classification\Website\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{112319BC-7B9C-4A5D-AEF5-1611672CA12F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2BB17107-BDE8-4B0D-A784-38182578F70B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{85E7C03B-5CD1-4FD5-AA39-2F06A9670CCA}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{6E588BEC-F9AD-4CDF-9AD5-3AB056831275}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="3SD 20260527" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...18 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="366" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="367" uniqueCount="160">
   <si>
     <t>RMP ID</t>
   </si>
   <si>
     <t>Production Area</t>
   </si>
   <si>
-    <t>Classification zone</t>
+    <t>Classification Zone</t>
   </si>
   <si>
     <t>Species</t>
   </si>
   <si>
     <t>Sample Date</t>
   </si>
   <si>
-    <t>E.coli/100g</t>
-[...2 lines deleted...]
-    <t>Statistical assessment outcome</t>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>E. coli Result</t>
+  </si>
+  <si>
+    <t>Outcome of Statistical Assessment</t>
+  </si>
+  <si>
+    <t>B34AA</t>
+  </si>
+  <si>
+    <t>Helford</t>
+  </si>
+  <si>
+    <t>Porthallow- Porthallow Cove North  (Mytilus spp.)</t>
+  </si>
+  <si>
+    <t>MUS</t>
+  </si>
+  <si>
+    <t>&gt;3SD</t>
+  </si>
+  <si>
+    <t>B16CO</t>
+  </si>
+  <si>
+    <t>Thames Estuary</t>
+  </si>
+  <si>
+    <t>Barrow Deep (O. edulis)</t>
+  </si>
+  <si>
+    <t>OYF</t>
+  </si>
+  <si>
+    <t>B014A</t>
+  </si>
+  <si>
+    <t>Blackwater</t>
+  </si>
+  <si>
+    <t>St Peters &amp;  Batchelor (O. edulis and C. gigas)</t>
+  </si>
+  <si>
+    <t>B16BR</t>
+  </si>
+  <si>
+    <t>Phoenix (C. edule and Tapes spp.)</t>
+  </si>
+  <si>
+    <t>COC</t>
+  </si>
+  <si>
+    <t>B013V</t>
+  </si>
+  <si>
+    <t>West Mersea</t>
+  </si>
+  <si>
+    <t>Tollesbury north (C. gigas, O. edulis, M. mercenaria)</t>
+  </si>
+  <si>
+    <t>OYG</t>
+  </si>
+  <si>
+    <t>&gt;</t>
+  </si>
+  <si>
+    <t>B006R</t>
+  </si>
+  <si>
+    <t>Blakeney</t>
+  </si>
+  <si>
+    <t>Wells-The Pool (Mytilus spp and C. edule)</t>
+  </si>
+  <si>
+    <t>B39CZ</t>
+  </si>
+  <si>
+    <t>Milford Haven</t>
+  </si>
+  <si>
+    <t>Tethys (C. gigas and O. edulis)</t>
+  </si>
+  <si>
+    <t>B020V</t>
+  </si>
+  <si>
+    <t>Portsmouth Harbour</t>
+  </si>
+  <si>
+    <t>Fareham Lake Middle ( O.edulis and C. gigas)</t>
+  </si>
+  <si>
+    <t>B028B</t>
+  </si>
+  <si>
+    <t>Dart</t>
+  </si>
+  <si>
+    <t>Waddeton (C. gigas)</t>
+  </si>
+  <si>
+    <t>B014Y</t>
+  </si>
+  <si>
+    <t>Ray Channel (O. edulis and C. gigas)</t>
   </si>
   <si>
     <t>B030K</t>
   </si>
   <si>
     <t>Bigbury and Avon</t>
   </si>
   <si>
     <t>East Bank (C. gigas)</t>
   </si>
   <si>
-    <t>OYG</t>
-[...4 lines deleted...]
-  <si>
     <t>B097A</t>
   </si>
   <si>
     <t>Car y Mor</t>
   </si>
   <si>
     <t>Carn ar Wig (Mytilus spp.)</t>
   </si>
   <si>
-    <t>MUS</t>
-[...1 lines deleted...]
-  <si>
     <t>B082C</t>
   </si>
   <si>
     <t>Brixham</t>
   </si>
   <si>
     <t>Torquay Mussel Bed</t>
   </si>
   <si>
     <t>B26BC</t>
   </si>
   <si>
     <t>Exe</t>
   </si>
   <si>
     <t>Starcross to Powderham (Mytilus spp, C. gigas and O. edulis)</t>
   </si>
   <si>
     <t>B14AD</t>
   </si>
   <si>
-    <t>Blackwater</t>
-[...1 lines deleted...]
-  <si>
     <t>St Peter's Flats (C. gigas)</t>
   </si>
   <si>
-    <t>B013V</t>
-[...7 lines deleted...]
-  <si>
     <t>B055W</t>
   </si>
   <si>
     <t>Menai Strait - East</t>
   </si>
   <si>
     <t>Area 6 (Mytilus spp.)</t>
   </si>
   <si>
     <t>B038T</t>
   </si>
   <si>
     <t>Burry Inlet</t>
   </si>
   <si>
-    <t>Whiteford Point (C. edule)</t>
-[...2 lines deleted...]
-    <t>COC</t>
+    <t>Whiteford Point West (C. edule)</t>
   </si>
   <si>
     <t>B033R</t>
   </si>
   <si>
     <t>Fal</t>
   </si>
   <si>
     <t>Percuil - All beds (O. edulis &amp; C. gigas)</t>
   </si>
   <si>
-    <t>OYF</t>
-[...1 lines deleted...]
-  <si>
     <t>B070W</t>
   </si>
   <si>
     <t>Fowey</t>
   </si>
   <si>
     <t>St Austell Bay -Ropehaven (Mytilus spp.)</t>
   </si>
   <si>
     <t>B70AE</t>
   </si>
   <si>
     <t>St Austell Bay - Ropehaven Outer (Mytilus spp. and Ensis spp.)</t>
   </si>
   <si>
     <t>B066Z</t>
   </si>
   <si>
     <t>Lune</t>
   </si>
   <si>
     <t>Wyre Approaches (Mytilus spp.)</t>
   </si>
   <si>
     <t>B36AC</t>
   </si>
   <si>
     <t>Taw/Torridge</t>
   </si>
   <si>
     <t>Lifeboat Slip  (Mytilus spp.)</t>
   </si>
   <si>
-    <t>B014A</t>
-[...13 lines deleted...]
-  <si>
     <t>B54BR</t>
   </si>
   <si>
     <t>Poole</t>
   </si>
   <si>
-    <t xml:space="preserve">Rockley (Mytilus spp., C. edule, Tapes spp. &amp; M. mercenaria). </t>
+    <t>Rockley (Mytilus spp., C. edule, Tapes spp. &amp; M. mercenaria).</t>
   </si>
   <si>
     <t>B24BM</t>
   </si>
   <si>
     <t>Solent</t>
   </si>
   <si>
     <t>Ryde Middle and Sturbridge (O. edulis)</t>
   </si>
   <si>
     <t>B015W</t>
   </si>
   <si>
     <t>Crouch</t>
   </si>
   <si>
     <t>Easter Reach (M. mercenaria)</t>
   </si>
   <si>
     <t>CLH</t>
   </si>
   <si>
     <t>B030J</t>
   </si>
   <si>
     <t>South Hexdown (C. gigas)</t>
   </si>
   <si>
     <t>B16CP</t>
   </si>
   <si>
-    <t>Thames Estuary</t>
-[...1 lines deleted...]
-  <si>
     <t>Black Deep (Ensis spp. &amp; Mactra stultorum)</t>
   </si>
   <si>
     <t>RAZ</t>
   </si>
   <si>
     <t>B076P</t>
   </si>
   <si>
     <t>Swale</t>
   </si>
   <si>
     <t>Swale Causeway (C. gigas and O. edulis)</t>
   </si>
   <si>
     <t>B05AS</t>
   </si>
   <si>
     <t>Brancaster</t>
   </si>
   <si>
     <t>Brancaster (Mytilus spp. and C. edule)</t>
   </si>
   <si>
     <t>B05AT</t>
   </si>
   <si>
     <t>Brancaster (C. gigas)</t>
   </si>
   <si>
     <t>B14AA</t>
   </si>
   <si>
     <t>Buxey Sands &amp; Dengie Flats (C. edule and Tapes spp)</t>
   </si>
   <si>
     <t>B26AT</t>
   </si>
   <si>
     <t>Exe approaches (Mytilus spp.)</t>
   </si>
   <si>
-    <t>&gt;180000</t>
-[...1 lines deleted...]
-  <si>
     <t>B33BE</t>
   </si>
   <si>
     <t>Fal (Lower) - Restronguet Creek (O. edulis &amp; C gigas)</t>
   </si>
   <si>
     <t>B33BN</t>
   </si>
   <si>
     <t>Fal (Lower) - Restronguet Creek (Mytilus spp.)</t>
   </si>
   <si>
     <t>B033L</t>
   </si>
   <si>
     <t>Fal (Lower) - Parsons Bank (O. edulis &amp; C gigas)</t>
   </si>
   <si>
     <t>B033F</t>
   </si>
   <si>
     <t>Fal (Upper) - Maggoty bank (O. edulis  C gigas)</t>
   </si>
   <si>
     <t>B033Y</t>
   </si>
   <si>
     <t>Fal (Upper) - Tregothan/Ruan Pontoon  (Mytilus spp)</t>
   </si>
   <si>
+    <t>B033H</t>
+  </si>
+  <si>
+    <t>Fal (Upper) - Tolverne (O. edulis &amp; C gigas)</t>
+  </si>
+  <si>
     <t>B33BP</t>
   </si>
   <si>
     <t>Fal (Upper) - Tolverne (Mytilus spp.)</t>
   </si>
   <si>
-    <t>B033H</t>
-[...4 lines deleted...]
-  <si>
     <t>B033V</t>
   </si>
   <si>
     <t>Fal (Upper) - Coombe Creek (O. edulis and C. gigas)</t>
   </si>
   <si>
     <t>B33BI</t>
   </si>
   <si>
     <t>Fal (Upper) - King Harry Reach (O. edulis &amp; C gigas)</t>
   </si>
   <si>
     <t>B21AT</t>
   </si>
   <si>
     <t>Southampton Water</t>
   </si>
   <si>
-    <t>Hamble (Tapes spp., C. edule, M. mercenaria, C. gigas &amp; O. edulis)</t>
+    <t>Hamble Estuary (Tapes spp., C. edule, M. mercenaria, C. gigas &amp; O. edulis)</t>
   </si>
   <si>
     <t>CTS</t>
   </si>
   <si>
     <t>B090P</t>
   </si>
   <si>
     <t>Lyme Bay</t>
   </si>
   <si>
     <t>Site 2 (Mytilus spp.)</t>
   </si>
   <si>
     <t>B48AE</t>
   </si>
   <si>
     <t>Morecambe Bay - Roosebeck</t>
   </si>
   <si>
     <t>Newbiggin (C. edule)</t>
   </si>
   <si>
     <t>B094G</t>
   </si>
   <si>
     <t>Porlock</t>
   </si>
   <si>
     <t>Porlock Relay 2 (C. gigas)</t>
   </si>
   <si>
     <t>B25AI</t>
   </si>
   <si>
     <t>Portland</t>
   </si>
   <si>
     <t>Fleet Oyster Farm (C. gigas)</t>
   </si>
   <si>
     <t>B04AP</t>
   </si>
   <si>
     <t>The Wash - Kings Lynn</t>
   </si>
   <si>
     <t>Stubborn Sand Inner (C. edule)</t>
   </si>
   <si>
-    <t>B34AA</t>
-[...7 lines deleted...]
-  <si>
     <t>B17CQ</t>
   </si>
   <si>
     <t>North Kent Coast</t>
   </si>
   <si>
     <t>Kentish Flats (O. edulis)</t>
   </si>
   <si>
     <t>B48AZ</t>
   </si>
   <si>
     <t>Central East (C. edule)</t>
   </si>
   <si>
     <t>B001M</t>
   </si>
   <si>
     <t>Ross Links</t>
   </si>
   <si>
     <t>Ross Links R9 (C.gigas)</t>
   </si>
   <si>
     <t>B076V</t>
   </si>
   <si>
     <t>Swale Outer (C edule)</t>
   </si>
   <si>
     <t>B015Z</t>
   </si>
   <si>
     <t>Easter Reach (C. gigas)</t>
   </si>
   <si>
-    <t>B014Y</t>
-[...4 lines deleted...]
-  <si>
     <t>B70AK</t>
   </si>
   <si>
     <t>Mevagissey: South (Mytilus spp.)</t>
   </si>
   <si>
     <t>B094F</t>
   </si>
   <si>
     <t>Oyster Perch (C. gigas)</t>
   </si>
   <si>
     <t>B090M</t>
   </si>
   <si>
     <t>Site 1 (Mytilus spp.)</t>
   </si>
   <si>
-    <t>B16CO</t>
-[...4 lines deleted...]
-  <si>
     <t>B33BK</t>
   </si>
   <si>
     <t>Fal (Lower) - St Just (Mytilus spp.)</t>
-  </si>
-[...43 lines deleted...]
-    <t>B16BR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="3" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Aptos Display"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
       <sz val="11"/>
-      <color rgb="FF00B050"/>
+      <color theme="3"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C5700"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...15 lines deleted...]
-    </xf>
+    <xf numFmtId="22" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="42">
+    <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="Accent6" xfId="38" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Bad" xfId="7" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Calculation" xfId="11" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Check Cell" xfId="13" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="Explanatory Text" xfId="16" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="Good" xfId="6" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="Heading 1" xfId="2" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Heading 2" xfId="3" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Heading 3" xfId="4" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
+    <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
+    <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -932,1744 +1360,1742 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{95F52EA4-90A1-4107-98BC-BC4302C8279B}">
-  <dimension ref="A1:G72"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{89E0EA41-60EE-42C5-84B6-5416DA637919}">
+  <dimension ref="A1:H72"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
-[...4 lines deleted...]
-  </cols>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData>
-    <row r="1" spans="1:7" ht="75" x14ac:dyDescent="0.25">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="3" t="s">
+      <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B2" s="4" t="s">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E2" s="1">
+        <v>46092.402777777781</v>
+      </c>
+      <c r="G2">
+        <v>6500</v>
+      </c>
+      <c r="H2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" s="1">
+        <v>45932.25</v>
+      </c>
+      <c r="G3">
+        <v>330</v>
+      </c>
+      <c r="H3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="1">
+        <v>45909.393055555556</v>
+      </c>
+      <c r="G4">
+        <v>1100</v>
+      </c>
+      <c r="H4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="1">
+        <v>45908.5</v>
+      </c>
+      <c r="G5">
+        <v>7900</v>
+      </c>
+      <c r="H5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" s="1">
+        <v>45902.508333333331</v>
+      </c>
+      <c r="F6" t="s">
+        <v>27</v>
+      </c>
+      <c r="G6">
+        <v>180000</v>
+      </c>
+      <c r="H6" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" s="1">
+        <v>45862.46875</v>
+      </c>
+      <c r="F7" t="s">
+        <v>27</v>
+      </c>
+      <c r="G7">
+        <v>180000</v>
+      </c>
+      <c r="H7" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D8" t="s">
+        <v>26</v>
+      </c>
+      <c r="E8" s="1">
+        <v>45847.510416666664</v>
+      </c>
+      <c r="G8">
+        <v>7900</v>
+      </c>
+      <c r="H8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" t="s">
+        <v>36</v>
+      </c>
+      <c r="D9" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="1">
+        <v>45840.385416666664</v>
+      </c>
+      <c r="G9">
+        <v>54000</v>
+      </c>
+      <c r="H9" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A10" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" s="1">
+        <v>45817.354166666664</v>
+      </c>
+      <c r="G10">
+        <v>54000</v>
+      </c>
+      <c r="H10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A11" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" t="s">
+        <v>18</v>
+      </c>
+      <c r="C11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" s="1">
+        <v>45665.463888888888</v>
+      </c>
+      <c r="G11">
+        <v>780</v>
+      </c>
+      <c r="H11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A12" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" t="s">
+        <v>43</v>
+      </c>
+      <c r="C12" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" t="s">
+        <v>26</v>
+      </c>
+      <c r="E12" s="1">
+        <v>45637.5625</v>
+      </c>
+      <c r="G12">
+        <v>54000</v>
+      </c>
+      <c r="H12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A13" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="1">
+        <v>45602.625</v>
+      </c>
+      <c r="G13">
+        <v>930</v>
+      </c>
+      <c r="H13" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A14" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" t="s">
+        <v>49</v>
+      </c>
+      <c r="C14" t="s">
+        <v>50</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="1">
+        <v>45602.36041666667</v>
+      </c>
+      <c r="G14">
+        <v>54000</v>
+      </c>
+      <c r="H14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A15" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" t="s">
+        <v>52</v>
+      </c>
+      <c r="C15" t="s">
+        <v>53</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" s="1">
+        <v>45581.520833333336</v>
+      </c>
+      <c r="G15">
+        <v>54000</v>
+      </c>
+      <c r="H15" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A16" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" t="s">
+        <v>55</v>
+      </c>
+      <c r="D16" t="s">
+        <v>26</v>
+      </c>
+      <c r="E16" s="1">
+        <v>45544.398611111108</v>
+      </c>
+      <c r="G16">
+        <v>13000</v>
+      </c>
+      <c r="H16" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A17" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" t="s">
+        <v>24</v>
+      </c>
+      <c r="C17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D17" t="s">
+        <v>26</v>
+      </c>
+      <c r="E17" s="1">
+        <v>45544.336111111108</v>
+      </c>
+      <c r="G17">
+        <v>54000</v>
+      </c>
+      <c r="H17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A18" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" t="s">
+        <v>57</v>
+      </c>
+      <c r="C18" t="s">
+        <v>58</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" s="1">
+        <v>45538.604166666664</v>
+      </c>
+      <c r="G18">
+        <v>13000</v>
+      </c>
+      <c r="H18" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C19" t="s">
+        <v>61</v>
+      </c>
+      <c r="D19" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="1">
+        <v>45523.5</v>
+      </c>
+      <c r="G19">
+        <v>92000</v>
+      </c>
+      <c r="H19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A20" t="s">
+        <v>62</v>
+      </c>
+      <c r="B20" t="s">
+        <v>63</v>
+      </c>
+      <c r="C20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D20" t="s">
+        <v>16</v>
+      </c>
+      <c r="E20" s="1">
+        <v>45516.430555555555</v>
+      </c>
+      <c r="G20">
+        <v>4900</v>
+      </c>
+      <c r="H20" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A21" t="s">
+        <v>65</v>
+      </c>
+      <c r="B21" t="s">
+        <v>66</v>
+      </c>
+      <c r="C21" t="s">
+        <v>67</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" s="1">
+        <v>45489.40625</v>
+      </c>
+      <c r="G21">
+        <v>3300</v>
+      </c>
+      <c r="H21" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A22" t="s">
         <v>68</v>
       </c>
-      <c r="C2" s="4" t="s">
-[...11 lines deleted...]
-      <c r="G2" s="4" t="s">
+      <c r="B22" t="s">
+        <v>66</v>
+      </c>
+      <c r="C22" t="s">
+        <v>69</v>
+      </c>
+      <c r="D22" t="s">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="E22" s="1">
+        <v>45489.395833333336</v>
+      </c>
+      <c r="G22">
+        <v>3300</v>
+      </c>
+      <c r="H22" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A23" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" t="s">
+        <v>71</v>
+      </c>
+      <c r="C23" t="s">
+        <v>72</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" s="1">
+        <v>45441.399305555555</v>
+      </c>
+      <c r="G23">
+        <v>24000</v>
+      </c>
+      <c r="H23" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A24" t="s">
+        <v>73</v>
+      </c>
+      <c r="B24" t="s">
+        <v>74</v>
+      </c>
+      <c r="C24" t="s">
+        <v>75</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" s="1">
+        <v>45362.583333333336</v>
+      </c>
+      <c r="G24">
+        <v>24000</v>
+      </c>
+      <c r="H24" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B25" t="s">
+        <v>66</v>
+      </c>
+      <c r="C25" t="s">
+        <v>69</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" s="1">
+        <v>45356.423611111109</v>
+      </c>
+      <c r="G25">
+        <v>3300</v>
+      </c>
+      <c r="H25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B26" t="s">
+        <v>18</v>
+      </c>
+      <c r="C26" t="s">
+        <v>19</v>
+      </c>
+      <c r="D26" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" s="1">
+        <v>45355.366666666669</v>
+      </c>
+      <c r="G26">
+        <v>780</v>
+      </c>
+      <c r="H26" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C27" t="s">
+        <v>33</v>
+      </c>
+      <c r="D27" t="s">
+        <v>26</v>
+      </c>
+      <c r="E27" s="1">
+        <v>45330.472916666666</v>
+      </c>
+      <c r="G27">
+        <v>3100</v>
+      </c>
+      <c r="H27" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A28" t="s">
+        <v>70</v>
+      </c>
+      <c r="B28" t="s">
+        <v>71</v>
+      </c>
+      <c r="C28" t="s">
+        <v>72</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" s="1">
+        <v>45271.635416666664</v>
+      </c>
+      <c r="G28">
+        <v>13000</v>
+      </c>
+      <c r="H28" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A29" t="s">
+        <v>76</v>
+      </c>
+      <c r="B29" t="s">
+        <v>77</v>
+      </c>
+      <c r="C29" t="s">
+        <v>78</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" s="1">
+        <v>45265.439583333333</v>
+      </c>
+      <c r="G29">
+        <v>17000</v>
+      </c>
+      <c r="H29" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A30" t="s">
+        <v>79</v>
+      </c>
+      <c r="B30" t="s">
+        <v>80</v>
+      </c>
+      <c r="C30" t="s">
+        <v>81</v>
+      </c>
+      <c r="D30" t="s">
+        <v>16</v>
+      </c>
+      <c r="E30" s="1">
+        <v>45265.395833333336</v>
+      </c>
+      <c r="G30">
+        <v>13000</v>
+      </c>
+      <c r="H30" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A31" t="s">
+        <v>68</v>
+      </c>
+      <c r="B31" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31" t="s">
+        <v>69</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" s="1">
+        <v>45237.427083333336</v>
+      </c>
+      <c r="G31">
+        <v>3100</v>
+      </c>
+      <c r="H31" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A32" t="s">
+        <v>82</v>
+      </c>
+      <c r="B32" t="s">
+        <v>83</v>
+      </c>
+      <c r="C32" t="s">
+        <v>84</v>
+      </c>
+      <c r="D32" t="s">
+        <v>85</v>
+      </c>
+      <c r="E32" s="1">
+        <v>45230.451388888891</v>
+      </c>
+      <c r="G32">
+        <v>3300</v>
+      </c>
+      <c r="H32" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A33" t="s">
+        <v>86</v>
+      </c>
+      <c r="B33" t="s">
+        <v>43</v>
+      </c>
+      <c r="C33" t="s">
+        <v>87</v>
+      </c>
+      <c r="D33" t="s">
+        <v>26</v>
+      </c>
+      <c r="E33" s="1">
+        <v>45187.5</v>
+      </c>
+      <c r="G33">
+        <v>35000</v>
+      </c>
+      <c r="H33" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A34" t="s">
+        <v>88</v>
+      </c>
+      <c r="B34" t="s">
+        <v>14</v>
+      </c>
+      <c r="C34" t="s">
+        <v>89</v>
+      </c>
+      <c r="D34" t="s">
+        <v>90</v>
+      </c>
+      <c r="E34" s="1">
+        <v>45162.25</v>
+      </c>
+      <c r="G34">
+        <v>11000</v>
+      </c>
+      <c r="H34" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A35" t="s">
+        <v>91</v>
+      </c>
+      <c r="B35" t="s">
+        <v>92</v>
+      </c>
+      <c r="C35" t="s">
+        <v>93</v>
+      </c>
+      <c r="D35" t="s">
+        <v>26</v>
+      </c>
+      <c r="E35" s="1">
+        <v>45146.458333333336</v>
+      </c>
+      <c r="G35">
+        <v>13000</v>
+      </c>
+      <c r="H35" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A36" t="s">
+        <v>94</v>
+      </c>
+      <c r="B36" t="s">
+        <v>95</v>
+      </c>
+      <c r="C36" t="s">
+        <v>96</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" s="1">
+        <v>45139.572916666664</v>
+      </c>
+      <c r="G36">
+        <v>13000</v>
+      </c>
+      <c r="H36" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A37" t="s">
+        <v>97</v>
+      </c>
+      <c r="B37" t="s">
+        <v>95</v>
+      </c>
+      <c r="C37" t="s">
+        <v>98</v>
+      </c>
+      <c r="D37" t="s">
+        <v>26</v>
+      </c>
+      <c r="E37" s="1">
+        <v>45139.572916666664</v>
+      </c>
+      <c r="G37">
+        <v>13000</v>
+      </c>
+      <c r="H37" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A38" t="s">
+        <v>99</v>
+      </c>
+      <c r="B38" t="s">
+        <v>18</v>
+      </c>
+      <c r="C38" t="s">
+        <v>100</v>
+      </c>
+      <c r="D38" t="s">
+        <v>22</v>
+      </c>
+      <c r="E38" s="1">
+        <v>45119.291666666664</v>
+      </c>
+      <c r="G38">
+        <v>11000</v>
+      </c>
+      <c r="H38" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A39" t="s">
+        <v>101</v>
+      </c>
+      <c r="B39" t="s">
+        <v>52</v>
+      </c>
+      <c r="C39" t="s">
+        <v>102</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" s="1">
+        <v>45056.395833333336</v>
+      </c>
+      <c r="F39" t="s">
+        <v>27</v>
+      </c>
+      <c r="G39">
+        <v>180000</v>
+      </c>
+      <c r="H39" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A40" t="s">
+        <v>103</v>
+      </c>
+      <c r="B40" t="s">
+        <v>63</v>
+      </c>
+      <c r="C40" t="s">
+        <v>104</v>
+      </c>
+      <c r="D40" t="s">
+        <v>16</v>
+      </c>
+      <c r="E40" s="1">
+        <v>45055.510416666664</v>
+      </c>
+      <c r="G40">
+        <v>24000</v>
+      </c>
+      <c r="H40" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A41" t="s">
+        <v>105</v>
+      </c>
+      <c r="B41" t="s">
+        <v>63</v>
+      </c>
+      <c r="C41" t="s">
+        <v>106</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" s="1">
+        <v>45055.510416666664</v>
+      </c>
+      <c r="G41">
+        <v>35000</v>
+      </c>
+      <c r="H41" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A42" t="s">
+        <v>107</v>
+      </c>
+      <c r="B42" t="s">
+        <v>63</v>
+      </c>
+      <c r="C42" t="s">
+        <v>108</v>
+      </c>
+      <c r="D42" t="s">
+        <v>16</v>
+      </c>
+      <c r="E42" s="1">
+        <v>45055.5</v>
+      </c>
+      <c r="G42">
+        <v>54000</v>
+      </c>
+      <c r="H42" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A43" t="s">
+        <v>109</v>
+      </c>
+      <c r="B43" t="s">
+        <v>63</v>
+      </c>
+      <c r="C43" t="s">
+        <v>110</v>
+      </c>
+      <c r="D43" t="s">
+        <v>16</v>
+      </c>
+      <c r="E43" s="1">
+        <v>45055.479166666664</v>
+      </c>
+      <c r="G43">
+        <v>35000</v>
+      </c>
+      <c r="H43" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A44" t="s">
+        <v>111</v>
+      </c>
+      <c r="B44" t="s">
+        <v>63</v>
+      </c>
+      <c r="C44" t="s">
+        <v>112</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" s="1">
+        <v>45055.472222222219</v>
+      </c>
+      <c r="G44">
+        <v>92000</v>
+      </c>
+      <c r="H44" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A45" t="s">
+        <v>113</v>
+      </c>
+      <c r="B45" t="s">
+        <v>63</v>
+      </c>
+      <c r="C45" t="s">
+        <v>114</v>
+      </c>
+      <c r="D45" t="s">
+        <v>16</v>
+      </c>
+      <c r="E45" s="1">
+        <v>45055.458333333336</v>
+      </c>
+      <c r="G45">
+        <v>54000</v>
+      </c>
+      <c r="H45" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A46" t="s">
+        <v>115</v>
+      </c>
+      <c r="B46" t="s">
+        <v>63</v>
+      </c>
+      <c r="C46" t="s">
+        <v>116</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" s="1">
+        <v>45055.458333333336</v>
+      </c>
+      <c r="G46">
+        <v>92000</v>
+      </c>
+      <c r="H46" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A47" t="s">
+        <v>117</v>
+      </c>
+      <c r="B47" t="s">
+        <v>63</v>
+      </c>
+      <c r="C47" t="s">
+        <v>118</v>
+      </c>
+      <c r="D47" t="s">
+        <v>16</v>
+      </c>
+      <c r="E47" s="1">
+        <v>45055.447916666664</v>
+      </c>
+      <c r="G47">
+        <v>54000</v>
+      </c>
+      <c r="H47" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A48" t="s">
+        <v>119</v>
+      </c>
+      <c r="B48" t="s">
+        <v>63</v>
+      </c>
+      <c r="C48" t="s">
+        <v>120</v>
+      </c>
+      <c r="D48" t="s">
+        <v>16</v>
+      </c>
+      <c r="E48" s="1">
+        <v>45055.4375</v>
+      </c>
+      <c r="G48">
+        <v>54000</v>
+      </c>
+      <c r="H48" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A49" t="s">
+        <v>121</v>
+      </c>
+      <c r="B49" t="s">
+        <v>122</v>
+      </c>
+      <c r="C49" t="s">
+        <v>123</v>
+      </c>
+      <c r="D49" t="s">
+        <v>124</v>
+      </c>
+      <c r="E49" s="1">
+        <v>44930.416666666664</v>
+      </c>
+      <c r="G49">
+        <v>35000</v>
+      </c>
+      <c r="H49" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A50" t="s">
+        <v>125</v>
+      </c>
+      <c r="B50" t="s">
+        <v>126</v>
+      </c>
+      <c r="C50" t="s">
+        <v>127</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" s="1">
+        <v>44887.628472222219</v>
+      </c>
+      <c r="G50">
+        <v>1300</v>
+      </c>
+      <c r="H50" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A51" t="s">
+        <v>128</v>
+      </c>
+      <c r="B51" t="s">
+        <v>129</v>
+      </c>
+      <c r="C51" t="s">
+        <v>130</v>
+      </c>
+      <c r="D51" t="s">
+        <v>22</v>
+      </c>
+      <c r="E51" s="1">
+        <v>44881.336805555555</v>
+      </c>
+      <c r="G51">
+        <v>24000</v>
+      </c>
+      <c r="H51" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A52" t="s">
+        <v>131</v>
+      </c>
+      <c r="B52" t="s">
+        <v>132</v>
+      </c>
+      <c r="C52" t="s">
+        <v>133</v>
+      </c>
+      <c r="D52" t="s">
+        <v>26</v>
+      </c>
+      <c r="E52" s="1">
+        <v>44874.520833333336</v>
+      </c>
+      <c r="G52">
+        <v>1700</v>
+      </c>
+      <c r="H52" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A53" t="s">
+        <v>134</v>
+      </c>
+      <c r="B53" t="s">
+        <v>135</v>
+      </c>
+      <c r="C53" t="s">
+        <v>136</v>
+      </c>
+      <c r="D53" t="s">
+        <v>26</v>
+      </c>
+      <c r="E53" s="1">
+        <v>44811.423611111109</v>
+      </c>
+      <c r="G53">
+        <v>13000</v>
+      </c>
+      <c r="H53" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A54" t="s">
+        <v>137</v>
+      </c>
+      <c r="B54" t="s">
+        <v>138</v>
+      </c>
+      <c r="C54" t="s">
+        <v>139</v>
+      </c>
+      <c r="D54" t="s">
+        <v>22</v>
+      </c>
+      <c r="E54" s="1">
+        <v>44782.479166666664</v>
+      </c>
+      <c r="G54">
+        <v>54000</v>
+      </c>
+      <c r="H54" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" s="1">
+        <v>44573.395833333336</v>
+      </c>
+      <c r="G55">
+        <v>3300</v>
+      </c>
+      <c r="H55" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A56" t="s">
+        <v>140</v>
+      </c>
+      <c r="B56" t="s">
+        <v>141</v>
+      </c>
+      <c r="C56" t="s">
+        <v>142</v>
+      </c>
+      <c r="D56" t="s">
+        <v>16</v>
+      </c>
+      <c r="E56" s="1">
+        <v>44517.395833333336</v>
+      </c>
+      <c r="G56">
+        <v>780</v>
+      </c>
+      <c r="H56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A57" t="s">
+        <v>143</v>
+      </c>
+      <c r="B57" t="s">
+        <v>129</v>
+      </c>
+      <c r="C57" t="s">
         <v>144</v>
       </c>
-      <c r="B3" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="4" t="s">
+      <c r="D57" t="s">
+        <v>22</v>
+      </c>
+      <c r="E57" s="1">
+        <v>44481.430555555555</v>
+      </c>
+      <c r="G57">
+        <v>54000</v>
+      </c>
+      <c r="H57" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A58" t="s">
+        <v>88</v>
+      </c>
+      <c r="B58" t="s">
+        <v>14</v>
+      </c>
+      <c r="C58" t="s">
+        <v>89</v>
+      </c>
+      <c r="D58" t="s">
+        <v>90</v>
+      </c>
+      <c r="E58" s="1">
+        <v>44419.375</v>
+      </c>
+      <c r="G58">
+        <v>4600</v>
+      </c>
+      <c r="H58" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A59" t="s">
         <v>145</v>
       </c>
-      <c r="D3" s="4" t="s">
-[...8 lines deleted...]
-      <c r="G3" s="4" t="s">
+      <c r="B59" t="s">
+        <v>146</v>
+      </c>
+      <c r="C59" t="s">
+        <v>147</v>
+      </c>
+      <c r="D59" t="s">
+        <v>26</v>
+      </c>
+      <c r="E59" s="1">
+        <v>44416.458333333336</v>
+      </c>
+      <c r="G59">
+        <v>2300</v>
+      </c>
+      <c r="H59" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A60" t="s">
+        <v>148</v>
+      </c>
+      <c r="B60" t="s">
+        <v>92</v>
+      </c>
+      <c r="C60" t="s">
+        <v>149</v>
+      </c>
+      <c r="D60" t="s">
+        <v>22</v>
+      </c>
+      <c r="E60" s="1">
+        <v>44391.444444444445</v>
+      </c>
+      <c r="F60" t="s">
+        <v>27</v>
+      </c>
+      <c r="G60">
+        <v>180000</v>
+      </c>
+      <c r="H60" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A61" t="s">
+        <v>103</v>
+      </c>
+      <c r="B61" t="s">
+        <v>63</v>
+      </c>
+      <c r="C61" t="s">
+        <v>104</v>
+      </c>
+      <c r="D61" t="s">
+        <v>16</v>
+      </c>
+      <c r="E61" s="1">
+        <v>44390.513888888891</v>
+      </c>
+      <c r="G61">
+        <v>13000</v>
+      </c>
+      <c r="H61" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A62" t="s">
+        <v>150</v>
+      </c>
+      <c r="B62" t="s">
+        <v>83</v>
+      </c>
+      <c r="C62" t="s">
+        <v>151</v>
+      </c>
+      <c r="D62" t="s">
+        <v>26</v>
+      </c>
+      <c r="E62" s="1">
+        <v>44236.427083333336</v>
+      </c>
+      <c r="G62">
+        <v>13000</v>
+      </c>
+      <c r="H62" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A63" t="s">
+        <v>40</v>
+      </c>
+      <c r="B63" t="s">
+        <v>18</v>
+      </c>
+      <c r="C63" t="s">
+        <v>41</v>
+      </c>
+      <c r="D63" t="s">
+        <v>16</v>
+      </c>
+      <c r="E63" s="1">
+        <v>44083.447916666664</v>
+      </c>
+      <c r="G63">
+        <v>1300</v>
+      </c>
+      <c r="H63" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A64" t="s">
+        <v>17</v>
+      </c>
+      <c r="B64" t="s">
+        <v>18</v>
+      </c>
+      <c r="C64" t="s">
+        <v>19</v>
+      </c>
+      <c r="D64" t="s">
+        <v>16</v>
+      </c>
+      <c r="E64" s="1">
+        <v>44048.340277777781</v>
+      </c>
+      <c r="G64">
+        <v>2300</v>
+      </c>
+      <c r="H64" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A65" t="s">
+        <v>152</v>
+      </c>
+      <c r="B65" t="s">
+        <v>66</v>
+      </c>
+      <c r="C65" t="s">
+        <v>153</v>
+      </c>
+      <c r="D65" t="s">
         <v>11</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G4" s="4" t="s">
+      <c r="E65" s="1">
+        <v>44040.385416666664</v>
+      </c>
+      <c r="G65">
+        <v>3300</v>
+      </c>
+      <c r="H65" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A66" t="s">
+        <v>154</v>
+      </c>
+      <c r="B66" t="s">
+        <v>132</v>
+      </c>
+      <c r="C66" t="s">
+        <v>155</v>
+      </c>
+      <c r="D66" t="s">
+        <v>26</v>
+      </c>
+      <c r="E66" s="1">
+        <v>43843.569444444445</v>
+      </c>
+      <c r="G66">
+        <v>1700</v>
+      </c>
+      <c r="H66" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A67" t="s">
+        <v>76</v>
+      </c>
+      <c r="B67" t="s">
+        <v>77</v>
+      </c>
+      <c r="C67" t="s">
+        <v>78</v>
+      </c>
+      <c r="D67" t="s">
         <v>11</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F5" s="4" t="s">
+      <c r="E67" s="1">
+        <v>43774.395833333336</v>
+      </c>
+      <c r="G67">
+        <v>13000</v>
+      </c>
+      <c r="H67" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A68" t="s">
+        <v>99</v>
+      </c>
+      <c r="B68" t="s">
+        <v>18</v>
+      </c>
+      <c r="C68" t="s">
+        <v>100</v>
+      </c>
+      <c r="D68" t="s">
+        <v>22</v>
+      </c>
+      <c r="E68" s="1">
+        <v>43761.583333333336</v>
+      </c>
+      <c r="G68">
+        <v>4900</v>
+      </c>
+      <c r="H68" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A69" t="s">
+        <v>125</v>
+      </c>
+      <c r="B69" t="s">
+        <v>126</v>
+      </c>
+      <c r="C69" t="s">
+        <v>127</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" s="1">
+        <v>43752.53125</v>
+      </c>
+      <c r="G69">
+        <v>3300</v>
+      </c>
+      <c r="H69" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A70" t="s">
+        <v>156</v>
+      </c>
+      <c r="B70" t="s">
+        <v>126</v>
+      </c>
+      <c r="C70" t="s">
         <v>157</v>
       </c>
-      <c r="G5" t="s">
+      <c r="D70" t="s">
         <v>11</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D6" t="s">
+      <c r="E70" s="1">
+        <v>43389.385416666664</v>
+      </c>
+      <c r="G70">
+        <v>35000</v>
+      </c>
+      <c r="H70" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A71" t="s">
+        <v>13</v>
+      </c>
+      <c r="B71" t="s">
+        <v>14</v>
+      </c>
+      <c r="C71" t="s">
         <v>15</v>
       </c>
-      <c r="E6" s="7">
-[...5 lines deleted...]
-      <c r="G6" t="s">
+      <c r="D71" t="s">
+        <v>16</v>
+      </c>
+      <c r="E71" s="1">
+        <v>43381.291666666664</v>
+      </c>
+      <c r="G71">
+        <v>1300</v>
+      </c>
+      <c r="H71" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A72" t="s">
+        <v>158</v>
+      </c>
+      <c r="B72" t="s">
+        <v>63</v>
+      </c>
+      <c r="C72" t="s">
+        <v>159</v>
+      </c>
+      <c r="D72" t="s">
         <v>11</v>
       </c>
-    </row>
-[...637 lines deleted...]
-      <c r="F34" s="4">
+      <c r="E72" s="1">
+        <v>43333.465277777781</v>
+      </c>
+      <c r="G72">
         <v>11000</v>
       </c>
-      <c r="G34" s="4" t="s">
-[...874 lines deleted...]
-        <v>11</v>
+      <c r="H72" t="s">
+        <v>12</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:G1" xr:uid="{95F52EA4-90A1-4107-98BC-BC4302C8279B}">
-[...6 lines deleted...]
-  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>3SD 20260527</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Sally Hart (Cefas)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>