--- v1 (2026-06-03)
+++ v2 (2026-06-23)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\STATUTORY PAPERWORK (forms, SOPs, Docs. etc)\Classification\Website\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\STATUTORY PAPERWORK (forms, SOPs, Docs. etc)\Classification\Website\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2BB17107-BDE8-4B0D-A784-38182578F70B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6E38BA6C-1EC6-4E75-94A2-4EBECFA1DB73}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{6E588BEC-F9AD-4CDF-9AD5-3AB056831275}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{6E588BEC-F9AD-4CDF-9AD5-3AB056831275}"/>
   </bookViews>
   <sheets>
     <sheet name="3SD 20260527" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="367" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="372" uniqueCount="162">
   <si>
     <t>RMP ID</t>
   </si>
   <si>
     <t>Production Area</t>
   </si>
   <si>
     <t>Classification Zone</t>
   </si>
   <si>
     <t>Species</t>
   </si>
   <si>
     <t>Sample Date</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>E. coli Result</t>
   </si>
   <si>
     <t>Outcome of Statistical Assessment</t>
   </si>
   <si>
@@ -496,50 +496,56 @@
     <t>Easter Reach (C. gigas)</t>
   </si>
   <si>
     <t>B70AK</t>
   </si>
   <si>
     <t>Mevagissey: South (Mytilus spp.)</t>
   </si>
   <si>
     <t>B094F</t>
   </si>
   <si>
     <t>Oyster Perch (C. gigas)</t>
   </si>
   <si>
     <t>B090M</t>
   </si>
   <si>
     <t>Site 1 (Mytilus spp.)</t>
   </si>
   <si>
     <t>B33BK</t>
   </si>
   <si>
     <t>Fal (Lower) - St Just (Mytilus spp.)</t>
+  </si>
+  <si>
+    <t>B17AL</t>
+  </si>
+  <si>
+    <t>Btwn Leysdown &amp; Spaniard (O. ed)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
@@ -979,53 +985,60 @@
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="22" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="22" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
@@ -1361,1724 +1374,1752 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{89E0EA41-60EE-42C5-84B6-5416DA637919}">
-  <dimension ref="A1:H72"/>
+  <dimension ref="A1:H73"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K15" sqref="K15"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="5" max="5" width="15.42578125" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A2" t="s">
+    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="C2" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="E2" s="6">
+        <v>46077.364583333336</v>
+      </c>
+      <c r="G2" s="8">
+        <v>4900</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
         <v>8</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B3" t="s">
         <v>9</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C3" t="s">
         <v>10</v>
       </c>
-      <c r="D2" t="s">
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="E2" s="1">
+      <c r="E3" s="1">
         <v>46092.402777777781</v>
       </c>
-      <c r="G2">
+      <c r="G3">
         <v>6500</v>
       </c>
-      <c r="H2" t="s">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="H3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
         <v>13</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" t="s">
         <v>14</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C4" t="s">
         <v>15</v>
-      </c>
-[...21 lines deleted...]
-        <v>19</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="1">
+        <v>45932.25</v>
+      </c>
+      <c r="G4">
+        <v>330</v>
+      </c>
+      <c r="H4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" s="1">
         <v>45909.393055555556</v>
       </c>
-      <c r="G4">
+      <c r="G5">
         <v>1100</v>
       </c>
-      <c r="H4" t="s">
-[...4 lines deleted...]
-      <c r="A5" t="s">
+      <c r="H5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
         <v>20</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B6" t="s">
         <v>14</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C6" t="s">
         <v>21</v>
       </c>
-      <c r="D5" t="s">
+      <c r="D6" t="s">
         <v>22</v>
       </c>
-      <c r="E5" s="1">
+      <c r="E6" s="1">
         <v>45908.5</v>
       </c>
-      <c r="G5">
+      <c r="G6">
         <v>7900</v>
       </c>
-      <c r="H5" t="s">
-[...4 lines deleted...]
-      <c r="A6" t="s">
+      <c r="H6" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
         <v>23</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B7" t="s">
         <v>24</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C7" t="s">
         <v>25</v>
       </c>
-      <c r="D6" t="s">
+      <c r="D7" t="s">
         <v>26</v>
       </c>
-      <c r="E6" s="1">
+      <c r="E7" s="1">
         <v>45902.508333333331</v>
-      </c>
-[...24 lines deleted...]
-        <v>45862.46875</v>
       </c>
       <c r="F7" t="s">
         <v>27</v>
       </c>
       <c r="G7">
         <v>180000</v>
       </c>
       <c r="H7" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" s="1">
+        <v>45862.46875</v>
+      </c>
+      <c r="F8" t="s">
+        <v>27</v>
+      </c>
+      <c r="G8">
+        <v>180000</v>
+      </c>
+      <c r="H8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
         <v>31</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B9" t="s">
         <v>32</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C9" t="s">
         <v>33</v>
       </c>
-      <c r="D8" t="s">
+      <c r="D9" t="s">
         <v>26</v>
       </c>
-      <c r="E8" s="1">
+      <c r="E9" s="1">
         <v>45847.510416666664</v>
       </c>
-      <c r="G8">
+      <c r="G9">
         <v>7900</v>
       </c>
-      <c r="H8" t="s">
-[...4 lines deleted...]
-      <c r="A9" t="s">
+      <c r="H9" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
         <v>34</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B10" t="s">
         <v>35</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C10" t="s">
         <v>36</v>
       </c>
-      <c r="D9" t="s">
+      <c r="D10" t="s">
         <v>16</v>
       </c>
-      <c r="E9" s="1">
+      <c r="E10" s="1">
         <v>45840.385416666664</v>
-      </c>
-[...21 lines deleted...]
-        <v>45817.354166666664</v>
       </c>
       <c r="G10">
         <v>54000</v>
       </c>
       <c r="H10" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" t="s">
+        <v>26</v>
+      </c>
+      <c r="E11" s="1">
+        <v>45817.354166666664</v>
+      </c>
+      <c r="G11">
+        <v>54000</v>
+      </c>
+      <c r="H11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
         <v>40</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B12" t="s">
         <v>18</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C12" t="s">
         <v>41</v>
       </c>
-      <c r="D11" t="s">
+      <c r="D12" t="s">
         <v>16</v>
       </c>
-      <c r="E11" s="1">
+      <c r="E12" s="1">
         <v>45665.463888888888</v>
       </c>
-      <c r="G11">
+      <c r="G12">
         <v>780</v>
       </c>
-      <c r="H11" t="s">
-[...4 lines deleted...]
-      <c r="A12" t="s">
+      <c r="H12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
         <v>42</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B13" t="s">
         <v>43</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C13" t="s">
         <v>44</v>
       </c>
-      <c r="D12" t="s">
+      <c r="D13" t="s">
         <v>26</v>
       </c>
-      <c r="E12" s="1">
+      <c r="E13" s="1">
         <v>45637.5625</v>
       </c>
-      <c r="G12">
+      <c r="G13">
         <v>54000</v>
       </c>
-      <c r="H12" t="s">
-[...4 lines deleted...]
-      <c r="A13" t="s">
+      <c r="H13" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
         <v>45</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B14" t="s">
         <v>46</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C14" t="s">
         <v>47</v>
-      </c>
-[...21 lines deleted...]
-        <v>50</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="1">
-        <v>45602.36041666667</v>
+        <v>45602.625</v>
       </c>
       <c r="G14">
-        <v>54000</v>
+        <v>930</v>
       </c>
       <c r="H14" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="B15" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="C15" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="1">
-        <v>45581.520833333336</v>
+        <v>45602.36041666667</v>
       </c>
       <c r="G15">
         <v>54000</v>
       </c>
       <c r="H15" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" t="s">
+        <v>52</v>
+      </c>
+      <c r="C16" t="s">
+        <v>53</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="1">
+        <v>45581.520833333336</v>
+      </c>
+      <c r="G16">
+        <v>54000</v>
+      </c>
+      <c r="H16" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
         <v>54</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B17" t="s">
         <v>18</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C17" t="s">
         <v>55</v>
-      </c>
-[...21 lines deleted...]
-        <v>25</v>
       </c>
       <c r="D17" t="s">
         <v>26</v>
       </c>
       <c r="E17" s="1">
+        <v>45544.398611111108</v>
+      </c>
+      <c r="G17">
+        <v>13000</v>
+      </c>
+      <c r="H17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" t="s">
+        <v>25</v>
+      </c>
+      <c r="D18" t="s">
+        <v>26</v>
+      </c>
+      <c r="E18" s="1">
         <v>45544.336111111108</v>
       </c>
-      <c r="G17">
+      <c r="G18">
         <v>54000</v>
       </c>
-      <c r="H17" t="s">
-[...4 lines deleted...]
-      <c r="A18" t="s">
+      <c r="H18" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
         <v>56</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B19" t="s">
         <v>57</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C19" t="s">
         <v>58</v>
       </c>
-      <c r="D18" t="s">
+      <c r="D19" t="s">
         <v>11</v>
       </c>
-      <c r="E18" s="1">
+      <c r="E19" s="1">
         <v>45538.604166666664</v>
       </c>
-      <c r="G18">
+      <c r="G19">
         <v>13000</v>
       </c>
-      <c r="H18" t="s">
-[...4 lines deleted...]
-      <c r="A19" t="s">
+      <c r="H19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
         <v>59</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B20" t="s">
         <v>60</v>
       </c>
-      <c r="C19" t="s">
+      <c r="C20" t="s">
         <v>61</v>
       </c>
-      <c r="D19" t="s">
+      <c r="D20" t="s">
         <v>22</v>
       </c>
-      <c r="E19" s="1">
+      <c r="E20" s="1">
         <v>45523.5</v>
       </c>
-      <c r="G19">
+      <c r="G20">
         <v>92000</v>
       </c>
-      <c r="H19" t="s">
-[...4 lines deleted...]
-      <c r="A20" t="s">
+      <c r="H20" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
         <v>62</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B21" t="s">
         <v>63</v>
       </c>
-      <c r="C20" t="s">
+      <c r="C21" t="s">
         <v>64</v>
       </c>
-      <c r="D20" t="s">
+      <c r="D21" t="s">
         <v>16</v>
       </c>
-      <c r="E20" s="1">
+      <c r="E21" s="1">
         <v>45516.430555555555</v>
       </c>
-      <c r="G20">
+      <c r="G21">
         <v>4900</v>
       </c>
-      <c r="H20" t="s">
-[...4 lines deleted...]
-      <c r="A21" t="s">
+      <c r="H21" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
         <v>65</v>
-      </c>
-[...21 lines deleted...]
-        <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>66</v>
       </c>
       <c r="C22" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="1">
-        <v>45489.395833333336</v>
+        <v>45489.40625</v>
       </c>
       <c r="G22">
         <v>3300</v>
       </c>
       <c r="H22" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="23" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B23" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="C23" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="1">
-        <v>45441.399305555555</v>
+        <v>45489.395833333336</v>
       </c>
       <c r="G23">
-        <v>24000</v>
+        <v>3300</v>
       </c>
       <c r="H23" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="B24" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C24" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="1">
-        <v>45362.583333333336</v>
+        <v>45441.399305555555</v>
       </c>
       <c r="G24">
         <v>24000</v>
       </c>
       <c r="H24" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="25" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="B25" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="C25" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="1">
+        <v>45362.583333333336</v>
+      </c>
+      <c r="G25">
+        <v>24000</v>
+      </c>
+      <c r="H25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>68</v>
+      </c>
+      <c r="B26" t="s">
+        <v>66</v>
+      </c>
+      <c r="C26" t="s">
+        <v>69</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" s="1">
         <v>45356.423611111109</v>
       </c>
-      <c r="G25">
+      <c r="G26">
         <v>3300</v>
       </c>
-      <c r="H25" t="s">
-[...4 lines deleted...]
-      <c r="A26" t="s">
+      <c r="H26" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
         <v>17</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B27" t="s">
         <v>18</v>
       </c>
-      <c r="C26" t="s">
+      <c r="C27" t="s">
         <v>19</v>
       </c>
-      <c r="D26" t="s">
+      <c r="D27" t="s">
         <v>16</v>
       </c>
-      <c r="E26" s="1">
+      <c r="E27" s="1">
         <v>45355.366666666669</v>
       </c>
-      <c r="G26">
+      <c r="G27">
         <v>780</v>
       </c>
-      <c r="H26" t="s">
-[...4 lines deleted...]
-      <c r="A27" t="s">
+      <c r="H27" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
         <v>31</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B28" t="s">
         <v>32</v>
       </c>
-      <c r="C27" t="s">
+      <c r="C28" t="s">
         <v>33</v>
       </c>
-      <c r="D27" t="s">
+      <c r="D28" t="s">
         <v>26</v>
       </c>
-      <c r="E27" s="1">
+      <c r="E28" s="1">
         <v>45330.472916666666</v>
       </c>
-      <c r="G27">
+      <c r="G28">
         <v>3100</v>
       </c>
-      <c r="H27" t="s">
-[...4 lines deleted...]
-      <c r="A28" t="s">
+      <c r="H28" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
         <v>70</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B29" t="s">
         <v>71</v>
       </c>
-      <c r="C28" t="s">
+      <c r="C29" t="s">
         <v>72</v>
-      </c>
-[...21 lines deleted...]
-        <v>78</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="1">
+        <v>45271.635416666664</v>
+      </c>
+      <c r="G29">
+        <v>13000</v>
+      </c>
+      <c r="H29" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>76</v>
+      </c>
+      <c r="B30" t="s">
+        <v>77</v>
+      </c>
+      <c r="C30" t="s">
+        <v>78</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" s="1">
         <v>45265.439583333333</v>
       </c>
-      <c r="G29">
+      <c r="G30">
         <v>17000</v>
       </c>
-      <c r="H29" t="s">
-[...4 lines deleted...]
-      <c r="A30" t="s">
+      <c r="H30" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
         <v>79</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B31" t="s">
         <v>80</v>
       </c>
-      <c r="C30" t="s">
+      <c r="C31" t="s">
         <v>81</v>
       </c>
-      <c r="D30" t="s">
+      <c r="D31" t="s">
         <v>16</v>
       </c>
-      <c r="E30" s="1">
+      <c r="E31" s="1">
         <v>45265.395833333336</v>
       </c>
-      <c r="G30">
+      <c r="G31">
         <v>13000</v>
       </c>
-      <c r="H30" t="s">
-[...4 lines deleted...]
-      <c r="A31" t="s">
+      <c r="H31" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
         <v>68</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B32" t="s">
         <v>66</v>
       </c>
-      <c r="C31" t="s">
+      <c r="C32" t="s">
         <v>69</v>
       </c>
-      <c r="D31" t="s">
+      <c r="D32" t="s">
         <v>11</v>
       </c>
-      <c r="E31" s="1">
+      <c r="E32" s="1">
         <v>45237.427083333336</v>
       </c>
-      <c r="G31">
+      <c r="G32">
         <v>3100</v>
       </c>
-      <c r="H31" t="s">
-[...4 lines deleted...]
-      <c r="A32" t="s">
+      <c r="H32" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
         <v>82</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B33" t="s">
         <v>83</v>
       </c>
-      <c r="C32" t="s">
+      <c r="C33" t="s">
         <v>84</v>
       </c>
-      <c r="D32" t="s">
+      <c r="D33" t="s">
         <v>85</v>
       </c>
-      <c r="E32" s="1">
+      <c r="E33" s="1">
         <v>45230.451388888891</v>
       </c>
-      <c r="G32">
+      <c r="G33">
         <v>3300</v>
       </c>
-      <c r="H32" t="s">
-[...4 lines deleted...]
-      <c r="A33" t="s">
+      <c r="H33" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
         <v>86</v>
       </c>
-      <c r="B33" t="s">
+      <c r="B34" t="s">
         <v>43</v>
       </c>
-      <c r="C33" t="s">
+      <c r="C34" t="s">
         <v>87</v>
       </c>
-      <c r="D33" t="s">
+      <c r="D34" t="s">
         <v>26</v>
       </c>
-      <c r="E33" s="1">
+      <c r="E34" s="1">
         <v>45187.5</v>
       </c>
-      <c r="G33">
+      <c r="G34">
         <v>35000</v>
       </c>
-      <c r="H33" t="s">
-[...4 lines deleted...]
-      <c r="A34" t="s">
+      <c r="H34" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
         <v>88</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B35" t="s">
         <v>14</v>
       </c>
-      <c r="C34" t="s">
+      <c r="C35" t="s">
         <v>89</v>
       </c>
-      <c r="D34" t="s">
+      <c r="D35" t="s">
         <v>90</v>
       </c>
-      <c r="E34" s="1">
+      <c r="E35" s="1">
         <v>45162.25</v>
       </c>
-      <c r="G34">
+      <c r="G35">
         <v>11000</v>
       </c>
-      <c r="H34" t="s">
-[...4 lines deleted...]
-      <c r="A35" t="s">
+      <c r="H35" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
         <v>91</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B36" t="s">
         <v>92</v>
       </c>
-      <c r="C35" t="s">
+      <c r="C36" t="s">
         <v>93</v>
       </c>
-      <c r="D35" t="s">
+      <c r="D36" t="s">
         <v>26</v>
       </c>
-      <c r="E35" s="1">
+      <c r="E36" s="1">
         <v>45146.458333333336</v>
-      </c>
-[...21 lines deleted...]
-        <v>45139.572916666664</v>
       </c>
       <c r="G36">
         <v>13000</v>
       </c>
       <c r="H36" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="37" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="B37" t="s">
         <v>95</v>
       </c>
       <c r="C37" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="D37" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E37" s="1">
         <v>45139.572916666664</v>
       </c>
       <c r="G37">
         <v>13000</v>
       </c>
       <c r="H37" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="38" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
+        <v>97</v>
+      </c>
+      <c r="B38" t="s">
+        <v>95</v>
+      </c>
+      <c r="C38" t="s">
+        <v>98</v>
+      </c>
+      <c r="D38" t="s">
+        <v>26</v>
+      </c>
+      <c r="E38" s="1">
+        <v>45139.572916666664</v>
+      </c>
+      <c r="G38">
+        <v>13000</v>
+      </c>
+      <c r="H38" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
         <v>99</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B39" t="s">
         <v>18</v>
       </c>
-      <c r="C38" t="s">
+      <c r="C39" t="s">
         <v>100</v>
       </c>
-      <c r="D38" t="s">
+      <c r="D39" t="s">
         <v>22</v>
       </c>
-      <c r="E38" s="1">
+      <c r="E39" s="1">
         <v>45119.291666666664</v>
       </c>
-      <c r="G38">
+      <c r="G39">
         <v>11000</v>
       </c>
-      <c r="H38" t="s">
-[...4 lines deleted...]
-      <c r="A39" t="s">
+      <c r="H39" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
         <v>101</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B40" t="s">
         <v>52</v>
       </c>
-      <c r="C39" t="s">
+      <c r="C40" t="s">
         <v>102</v>
       </c>
-      <c r="D39" t="s">
+      <c r="D40" t="s">
         <v>11</v>
       </c>
-      <c r="E39" s="1">
+      <c r="E40" s="1">
         <v>45056.395833333336</v>
       </c>
-      <c r="F39" t="s">
+      <c r="F40" t="s">
         <v>27</v>
       </c>
-      <c r="G39">
+      <c r="G40">
         <v>180000</v>
       </c>
-      <c r="H39" t="s">
-[...4 lines deleted...]
-      <c r="A40" t="s">
+      <c r="H40" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
         <v>103</v>
-      </c>
-[...21 lines deleted...]
-        <v>105</v>
       </c>
       <c r="B41" t="s">
         <v>63</v>
       </c>
       <c r="C41" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="D41" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E41" s="1">
         <v>45055.510416666664</v>
       </c>
       <c r="G41">
-        <v>35000</v>
+        <v>24000</v>
       </c>
       <c r="H41" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="42" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B42" t="s">
         <v>63</v>
       </c>
       <c r="C42" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D42" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E42" s="1">
-        <v>45055.5</v>
+        <v>45055.510416666664</v>
       </c>
       <c r="G42">
-        <v>54000</v>
+        <v>35000</v>
       </c>
       <c r="H42" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="43" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B43" t="s">
         <v>63</v>
       </c>
       <c r="C43" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="D43" t="s">
         <v>16</v>
       </c>
       <c r="E43" s="1">
-        <v>45055.479166666664</v>
+        <v>45055.5</v>
       </c>
       <c r="G43">
-        <v>35000</v>
+        <v>54000</v>
       </c>
       <c r="H43" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="44" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B44" t="s">
         <v>63</v>
       </c>
       <c r="C44" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="D44" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E44" s="1">
-        <v>45055.472222222219</v>
+        <v>45055.479166666664</v>
       </c>
       <c r="G44">
-        <v>92000</v>
+        <v>35000</v>
       </c>
       <c r="H44" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="45" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B45" t="s">
         <v>63</v>
       </c>
       <c r="C45" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="D45" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E45" s="1">
-        <v>45055.458333333336</v>
+        <v>45055.472222222219</v>
       </c>
       <c r="G45">
-        <v>54000</v>
+        <v>92000</v>
       </c>
       <c r="H45" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="46" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="B46" t="s">
         <v>63</v>
       </c>
       <c r="C46" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="D46" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E46" s="1">
         <v>45055.458333333336</v>
       </c>
       <c r="G46">
-        <v>92000</v>
+        <v>54000</v>
       </c>
       <c r="H46" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="47" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B47" t="s">
         <v>63</v>
       </c>
       <c r="C47" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="D47" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E47" s="1">
-        <v>45055.447916666664</v>
+        <v>45055.458333333336</v>
       </c>
       <c r="G47">
-        <v>54000</v>
+        <v>92000</v>
       </c>
       <c r="H47" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="48" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B48" t="s">
         <v>63</v>
       </c>
       <c r="C48" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="D48" t="s">
         <v>16</v>
       </c>
       <c r="E48" s="1">
-        <v>45055.4375</v>
+        <v>45055.447916666664</v>
       </c>
       <c r="G48">
         <v>54000</v>
       </c>
       <c r="H48" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="49" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
+        <v>119</v>
+      </c>
+      <c r="B49" t="s">
+        <v>63</v>
+      </c>
+      <c r="C49" t="s">
+        <v>120</v>
+      </c>
+      <c r="D49" t="s">
+        <v>16</v>
+      </c>
+      <c r="E49" s="1">
+        <v>45055.4375</v>
+      </c>
+      <c r="G49">
+        <v>54000</v>
+      </c>
+      <c r="H49" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
         <v>121</v>
       </c>
-      <c r="B49" t="s">
+      <c r="B50" t="s">
         <v>122</v>
       </c>
-      <c r="C49" t="s">
+      <c r="C50" t="s">
         <v>123</v>
       </c>
-      <c r="D49" t="s">
+      <c r="D50" t="s">
         <v>124</v>
       </c>
-      <c r="E49" s="1">
+      <c r="E50" s="1">
         <v>44930.416666666664</v>
       </c>
-      <c r="G49">
+      <c r="G50">
         <v>35000</v>
       </c>
-      <c r="H49" t="s">
-[...4 lines deleted...]
-      <c r="A50" t="s">
+      <c r="H50" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
         <v>125</v>
       </c>
-      <c r="B50" t="s">
+      <c r="B51" t="s">
         <v>126</v>
       </c>
-      <c r="C50" t="s">
+      <c r="C51" t="s">
         <v>127</v>
       </c>
-      <c r="D50" t="s">
+      <c r="D51" t="s">
         <v>11</v>
       </c>
-      <c r="E50" s="1">
+      <c r="E51" s="1">
         <v>44887.628472222219</v>
       </c>
-      <c r="G50">
+      <c r="G51">
         <v>1300</v>
       </c>
-      <c r="H50" t="s">
-[...4 lines deleted...]
-      <c r="A51" t="s">
+      <c r="H51" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
         <v>128</v>
       </c>
-      <c r="B51" t="s">
+      <c r="B52" t="s">
         <v>129</v>
       </c>
-      <c r="C51" t="s">
+      <c r="C52" t="s">
         <v>130</v>
       </c>
-      <c r="D51" t="s">
+      <c r="D52" t="s">
         <v>22</v>
       </c>
-      <c r="E51" s="1">
+      <c r="E52" s="1">
         <v>44881.336805555555</v>
       </c>
-      <c r="G51">
+      <c r="G52">
         <v>24000</v>
       </c>
-      <c r="H51" t="s">
-[...4 lines deleted...]
-      <c r="A52" t="s">
+      <c r="H52" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
         <v>131</v>
       </c>
-      <c r="B52" t="s">
+      <c r="B53" t="s">
         <v>132</v>
       </c>
-      <c r="C52" t="s">
+      <c r="C53" t="s">
         <v>133</v>
-      </c>
-[...21 lines deleted...]
-        <v>136</v>
       </c>
       <c r="D53" t="s">
         <v>26</v>
       </c>
       <c r="E53" s="1">
+        <v>44874.520833333336</v>
+      </c>
+      <c r="G53">
+        <v>1700</v>
+      </c>
+      <c r="H53" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>134</v>
+      </c>
+      <c r="B54" t="s">
+        <v>135</v>
+      </c>
+      <c r="C54" t="s">
+        <v>136</v>
+      </c>
+      <c r="D54" t="s">
+        <v>26</v>
+      </c>
+      <c r="E54" s="1">
         <v>44811.423611111109</v>
       </c>
-      <c r="G53">
+      <c r="G54">
         <v>13000</v>
       </c>
-      <c r="H53" t="s">
-[...4 lines deleted...]
-      <c r="A54" t="s">
+      <c r="H54" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
         <v>137</v>
       </c>
-      <c r="B54" t="s">
+      <c r="B55" t="s">
         <v>138</v>
       </c>
-      <c r="C54" t="s">
+      <c r="C55" t="s">
         <v>139</v>
       </c>
-      <c r="D54" t="s">
+      <c r="D55" t="s">
         <v>22</v>
       </c>
-      <c r="E54" s="1">
+      <c r="E55" s="1">
         <v>44782.479166666664</v>
       </c>
-      <c r="G54">
+      <c r="G55">
         <v>54000</v>
       </c>
-      <c r="H54" t="s">
-[...4 lines deleted...]
-      <c r="A55" t="s">
+      <c r="H55" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
         <v>8</v>
       </c>
-      <c r="B55" t="s">
+      <c r="B56" t="s">
         <v>9</v>
       </c>
-      <c r="C55" t="s">
+      <c r="C56" t="s">
         <v>10</v>
       </c>
-      <c r="D55" t="s">
+      <c r="D56" t="s">
         <v>11</v>
       </c>
-      <c r="E55" s="1">
+      <c r="E56" s="1">
         <v>44573.395833333336</v>
       </c>
-      <c r="G55">
+      <c r="G56">
         <v>3300</v>
       </c>
-      <c r="H55" t="s">
-[...4 lines deleted...]
-      <c r="A56" t="s">
+      <c r="H56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
         <v>140</v>
       </c>
-      <c r="B56" t="s">
+      <c r="B57" t="s">
         <v>141</v>
       </c>
-      <c r="C56" t="s">
+      <c r="C57" t="s">
         <v>142</v>
       </c>
-      <c r="D56" t="s">
+      <c r="D57" t="s">
         <v>16</v>
       </c>
-      <c r="E56" s="1">
+      <c r="E57" s="1">
         <v>44517.395833333336</v>
       </c>
-      <c r="G56">
+      <c r="G57">
         <v>780</v>
       </c>
-      <c r="H56" t="s">
-[...4 lines deleted...]
-      <c r="A57" t="s">
+      <c r="H57" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
         <v>143</v>
       </c>
-      <c r="B57" t="s">
+      <c r="B58" t="s">
         <v>129</v>
       </c>
-      <c r="C57" t="s">
+      <c r="C58" t="s">
         <v>144</v>
       </c>
-      <c r="D57" t="s">
+      <c r="D58" t="s">
         <v>22</v>
       </c>
-      <c r="E57" s="1">
+      <c r="E58" s="1">
         <v>44481.430555555555</v>
       </c>
-      <c r="G57">
+      <c r="G58">
         <v>54000</v>
       </c>
-      <c r="H57" t="s">
-[...4 lines deleted...]
-      <c r="A58" t="s">
+      <c r="H58" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
         <v>88</v>
       </c>
-      <c r="B58" t="s">
+      <c r="B59" t="s">
         <v>14</v>
       </c>
-      <c r="C58" t="s">
+      <c r="C59" t="s">
         <v>89</v>
       </c>
-      <c r="D58" t="s">
+      <c r="D59" t="s">
         <v>90</v>
       </c>
-      <c r="E58" s="1">
+      <c r="E59" s="1">
         <v>44419.375</v>
       </c>
-      <c r="G58">
+      <c r="G59">
         <v>4600</v>
       </c>
-      <c r="H58" t="s">
-[...4 lines deleted...]
-      <c r="A59" t="s">
+      <c r="H59" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
         <v>145</v>
       </c>
-      <c r="B59" t="s">
+      <c r="B60" t="s">
         <v>146</v>
       </c>
-      <c r="C59" t="s">
+      <c r="C60" t="s">
         <v>147</v>
       </c>
-      <c r="D59" t="s">
+      <c r="D60" t="s">
         <v>26</v>
       </c>
-      <c r="E59" s="1">
+      <c r="E60" s="1">
         <v>44416.458333333336</v>
       </c>
-      <c r="G59">
+      <c r="G60">
         <v>2300</v>
       </c>
-      <c r="H59" t="s">
-[...4 lines deleted...]
-      <c r="A60" t="s">
+      <c r="H60" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
         <v>148</v>
       </c>
-      <c r="B60" t="s">
+      <c r="B61" t="s">
         <v>92</v>
       </c>
-      <c r="C60" t="s">
+      <c r="C61" t="s">
         <v>149</v>
       </c>
-      <c r="D60" t="s">
+      <c r="D61" t="s">
         <v>22</v>
       </c>
-      <c r="E60" s="1">
+      <c r="E61" s="1">
         <v>44391.444444444445</v>
       </c>
-      <c r="F60" t="s">
+      <c r="F61" t="s">
         <v>27</v>
       </c>
-      <c r="G60">
+      <c r="G61">
         <v>180000</v>
       </c>
-      <c r="H60" t="s">
-[...4 lines deleted...]
-      <c r="A61" t="s">
+      <c r="H61" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
         <v>103</v>
       </c>
-      <c r="B61" t="s">
+      <c r="B62" t="s">
         <v>63</v>
       </c>
-      <c r="C61" t="s">
+      <c r="C62" t="s">
         <v>104</v>
       </c>
-      <c r="D61" t="s">
+      <c r="D62" t="s">
         <v>16</v>
       </c>
-      <c r="E61" s="1">
+      <c r="E62" s="1">
         <v>44390.513888888891</v>
-      </c>
-[...21 lines deleted...]
-        <v>44236.427083333336</v>
       </c>
       <c r="G62">
         <v>13000</v>
       </c>
       <c r="H62" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="63" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
+        <v>150</v>
+      </c>
+      <c r="B63" t="s">
+        <v>83</v>
+      </c>
+      <c r="C63" t="s">
+        <v>151</v>
+      </c>
+      <c r="D63" t="s">
+        <v>26</v>
+      </c>
+      <c r="E63" s="1">
+        <v>44236.427083333336</v>
+      </c>
+      <c r="G63">
+        <v>13000</v>
+      </c>
+      <c r="H63" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
         <v>40</v>
-      </c>
-[...21 lines deleted...]
-        <v>17</v>
       </c>
       <c r="B64" t="s">
         <v>18</v>
       </c>
       <c r="C64" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="D64" t="s">
         <v>16</v>
       </c>
       <c r="E64" s="1">
+        <v>44083.447916666664</v>
+      </c>
+      <c r="G64">
+        <v>1300</v>
+      </c>
+      <c r="H64" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>17</v>
+      </c>
+      <c r="B65" t="s">
+        <v>18</v>
+      </c>
+      <c r="C65" t="s">
+        <v>19</v>
+      </c>
+      <c r="D65" t="s">
+        <v>16</v>
+      </c>
+      <c r="E65" s="1">
         <v>44048.340277777781</v>
       </c>
-      <c r="G64">
+      <c r="G65">
         <v>2300</v>
       </c>
-      <c r="H64" t="s">
-[...4 lines deleted...]
-      <c r="A65" t="s">
+      <c r="H65" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
         <v>152</v>
       </c>
-      <c r="B65" t="s">
+      <c r="B66" t="s">
         <v>66</v>
       </c>
-      <c r="C65" t="s">
+      <c r="C66" t="s">
         <v>153</v>
       </c>
-      <c r="D65" t="s">
+      <c r="D66" t="s">
         <v>11</v>
       </c>
-      <c r="E65" s="1">
+      <c r="E66" s="1">
         <v>44040.385416666664</v>
       </c>
-      <c r="G65">
+      <c r="G66">
         <v>3300</v>
       </c>
-      <c r="H65" t="s">
-[...4 lines deleted...]
-      <c r="A66" t="s">
+      <c r="H66" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
         <v>154</v>
       </c>
-      <c r="B66" t="s">
+      <c r="B67" t="s">
         <v>132</v>
       </c>
-      <c r="C66" t="s">
+      <c r="C67" t="s">
         <v>155</v>
       </c>
-      <c r="D66" t="s">
+      <c r="D67" t="s">
         <v>26</v>
       </c>
-      <c r="E66" s="1">
+      <c r="E67" s="1">
         <v>43843.569444444445</v>
       </c>
-      <c r="G66">
+      <c r="G67">
         <v>1700</v>
       </c>
-      <c r="H66" t="s">
-[...4 lines deleted...]
-      <c r="A67" t="s">
+      <c r="H67" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
         <v>76</v>
       </c>
-      <c r="B67" t="s">
+      <c r="B68" t="s">
         <v>77</v>
       </c>
-      <c r="C67" t="s">
+      <c r="C68" t="s">
         <v>78</v>
       </c>
-      <c r="D67" t="s">
+      <c r="D68" t="s">
         <v>11</v>
       </c>
-      <c r="E67" s="1">
+      <c r="E68" s="1">
         <v>43774.395833333336</v>
       </c>
-      <c r="G67">
+      <c r="G68">
         <v>13000</v>
       </c>
-      <c r="H67" t="s">
-[...4 lines deleted...]
-      <c r="A68" t="s">
+      <c r="H68" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
         <v>99</v>
       </c>
-      <c r="B68" t="s">
+      <c r="B69" t="s">
         <v>18</v>
       </c>
-      <c r="C68" t="s">
+      <c r="C69" t="s">
         <v>100</v>
       </c>
-      <c r="D68" t="s">
+      <c r="D69" t="s">
         <v>22</v>
       </c>
-      <c r="E68" s="1">
+      <c r="E69" s="1">
         <v>43761.583333333336</v>
       </c>
-      <c r="G68">
+      <c r="G69">
         <v>4900</v>
       </c>
-      <c r="H68" t="s">
-[...4 lines deleted...]
-      <c r="A69" t="s">
+      <c r="H69" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
         <v>125</v>
-      </c>
-[...21 lines deleted...]
-        <v>156</v>
       </c>
       <c r="B70" t="s">
         <v>126</v>
       </c>
       <c r="C70" t="s">
-        <v>157</v>
+        <v>127</v>
       </c>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70" s="1">
+        <v>43752.53125</v>
+      </c>
+      <c r="G70">
+        <v>3300</v>
+      </c>
+      <c r="H70" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>156</v>
+      </c>
+      <c r="B71" t="s">
+        <v>126</v>
+      </c>
+      <c r="C71" t="s">
+        <v>157</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" s="1">
         <v>43389.385416666664</v>
       </c>
-      <c r="G70">
+      <c r="G71">
         <v>35000</v>
       </c>
-      <c r="H70" t="s">
-[...4 lines deleted...]
-      <c r="A71" t="s">
+      <c r="H71" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
         <v>13</v>
       </c>
-      <c r="B71" t="s">
+      <c r="B72" t="s">
         <v>14</v>
       </c>
-      <c r="C71" t="s">
+      <c r="C72" t="s">
         <v>15</v>
       </c>
-      <c r="D71" t="s">
+      <c r="D72" t="s">
         <v>16</v>
       </c>
-      <c r="E71" s="1">
+      <c r="E72" s="1">
         <v>43381.291666666664</v>
       </c>
-      <c r="G71">
+      <c r="G72">
         <v>1300</v>
       </c>
-      <c r="H71" t="s">
-[...4 lines deleted...]
-      <c r="A72" t="s">
+      <c r="H72" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
         <v>158</v>
       </c>
-      <c r="B72" t="s">
+      <c r="B73" t="s">
         <v>63</v>
       </c>
-      <c r="C72" t="s">
+      <c r="C73" t="s">
         <v>159</v>
       </c>
-      <c r="D72" t="s">
+      <c r="D73" t="s">
         <v>11</v>
       </c>
-      <c r="E72" s="1">
+      <c r="E73" s="1">
         <v>43333.465277777781</v>
       </c>
-      <c r="G72">
+      <c r="G73">
         <v>11000</v>
       </c>
-      <c r="H72" t="s">
+      <c r="H73" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">